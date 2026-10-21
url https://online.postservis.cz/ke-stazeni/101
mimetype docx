--- v1 (2026-06-25)
+++ v2 (2026-10-21)
@@ -14,62 +14,62 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:bookmarkStart w:id="0" w:name="Text1"/>
     <w:p w14:paraId="0EDFF1C0" w14:textId="77777777" w:rsidR="005D4E0E" w:rsidRPr="005D4E0E" w:rsidRDefault="008243FD" w:rsidP="005D4E0E">
       <w:pPr>
         <w:spacing w:before="4320" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="002776"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="Text1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="002776"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EB59F7B" wp14:editId="68B3E17C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>720090</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>3845560</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6120130" cy="3556000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
@@ -447,123 +447,123 @@
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D4E0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Datum aktualizace</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61B6EC13" w14:textId="02627AB5" w:rsidR="005D4E0E" w:rsidRPr="005D4E0E" w:rsidRDefault="00E06980" w:rsidP="00CC51E0">
+          <w:p w14:paraId="61B6EC13" w14:textId="65EBBF39" w:rsidR="005D4E0E" w:rsidRPr="005D4E0E" w:rsidRDefault="00CE4EEE" w:rsidP="00CC51E0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
-              <w:t>25</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00EB1EBB">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="009E6413">
               <w:t>0</w:t>
             </w:r>
-            <w:r>
-              <w:t>6</w:t>
+            <w:r w:rsidR="00EE2CC2">
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00407226">
               <w:t>.20</w:t>
             </w:r>
             <w:r w:rsidR="00477AC1">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="009E6413">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D4E0E" w:rsidRPr="005D4E0E" w14:paraId="5B5FBF6E" w14:textId="77777777" w:rsidTr="005D4E0E">
         <w:trPr>
           <w:trHeight w:val="136"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CD0E473" w14:textId="77777777" w:rsidR="005D4E0E" w:rsidRPr="005D4E0E" w:rsidRDefault="005D4E0E" w:rsidP="005D4E0E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D4E0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Počet stran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14D8C73A" w14:textId="4A3870B8" w:rsidR="005D4E0E" w:rsidRPr="005D4E0E" w:rsidRDefault="00366E31" w:rsidP="008C5378">
+          <w:p w14:paraId="14D8C73A" w14:textId="26D32ACD" w:rsidR="005D4E0E" w:rsidRPr="005D4E0E" w:rsidRDefault="00366E31" w:rsidP="008C5378">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
             </w:pPr>
             <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
-              <w:r>
+              <w:r w:rsidR="00EE2CC2">
                 <w:rPr>
                   <w:noProof/>
                 </w:rPr>
-                <w:t>31</w:t>
+                <w:t>33</w:t>
               </w:r>
             </w:fldSimple>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D4E0E" w:rsidRPr="005D4E0E" w14:paraId="5BC77452" w14:textId="77777777" w:rsidTr="005D4E0E">
         <w:trPr>
           <w:trHeight w:val="136"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="033FC41E" w14:textId="77777777" w:rsidR="005D4E0E" w:rsidRPr="005D4E0E" w:rsidRDefault="005D4E0E" w:rsidP="005D4E0E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D4E0E">
@@ -593,139 +593,139 @@
               <w:instrText xml:space="preserve"> Macrobutton noMacro 00 </w:instrText>
             </w:r>
             <w:r w:rsidRPr="005D4E0E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0DC6653A" w14:textId="77777777" w:rsidR="00D32D5C" w:rsidRPr="00977A88" w:rsidRDefault="00D32D5C" w:rsidP="00D32D5C">
       <w:pPr>
         <w:pStyle w:val="Nzev"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:color w:val="002776"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00977A88">
         <w:rPr>
           <w:color w:val="002776"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Obsah dokumentu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3438A50A" w14:textId="0452BCC0" w:rsidR="002523D4" w:rsidRDefault="00993CC3">
+    <w:p w14:paraId="6D84D979" w14:textId="32CE7D5F" w:rsidR="00C80ECD" w:rsidRDefault="00993CC3">
       <w:pPr>
         <w:pStyle w:val="Obsah1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00D32D5C">
         <w:instrText xml:space="preserve"> TOC \o "1-2" \u </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002523D4">
+      <w:r w:rsidR="00C80ECD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="002523D4">
+      <w:r w:rsidR="00C80ECD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002523D4">
+      <w:r w:rsidR="00C80ECD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Změnové řízení dokumentu</w:t>
       </w:r>
-      <w:r w:rsidR="002523D4">
+      <w:r w:rsidR="00C80ECD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002523D4">
+      <w:r w:rsidR="00C80ECD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="002523D4">
+      <w:r w:rsidR="00C80ECD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc222297686 \h </w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidR="002523D4">
+        <w:instrText xml:space="preserve"> PAGEREF _Toc237258084 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C80ECD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="002523D4">
+      <w:r w:rsidR="00C80ECD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002523D4">
+      <w:r w:rsidR="00C80ECD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="002523D4">
+      <w:r w:rsidR="00C80ECD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2034D0" w14:textId="61173A22" w:rsidR="002523D4" w:rsidRDefault="002523D4">
+    <w:p w14:paraId="1C97DC7D" w14:textId="105F8B3C" w:rsidR="00C80ECD" w:rsidRDefault="00C80ECD">
       <w:pPr>
         <w:pStyle w:val="Obsah2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9911"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -738,77 +738,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Změny a opravy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc222297687 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc237258085 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A971B00" w14:textId="45B56DE1" w:rsidR="002523D4" w:rsidRDefault="002523D4">
+    <w:p w14:paraId="08F25FAF" w14:textId="46995FCE" w:rsidR="00C80ECD" w:rsidRDefault="00C80ECD">
       <w:pPr>
         <w:pStyle w:val="Obsah1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -817,77 +817,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Úvod</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc222297688 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc237258086 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F3D08E" w14:textId="671FE32C" w:rsidR="002523D4" w:rsidRDefault="002523D4">
+    <w:p w14:paraId="554D7FDC" w14:textId="01DBAE0A" w:rsidR="00C80ECD" w:rsidRDefault="00C80ECD">
       <w:pPr>
         <w:pStyle w:val="Obsah1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -896,77 +896,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Zkratky a pojmy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc222297689 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc237258087 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51948D4F" w14:textId="3887FFF0" w:rsidR="002523D4" w:rsidRDefault="002523D4">
+    <w:p w14:paraId="192EF91C" w14:textId="04244D2D" w:rsidR="00C80ECD" w:rsidRDefault="00C80ECD">
       <w:pPr>
         <w:pStyle w:val="Obsah1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -975,77 +975,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Limity a předpoklady – parametry služby</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc222297690 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc237258088 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AFDF29B" w14:textId="46BA3821" w:rsidR="002523D4" w:rsidRDefault="002523D4">
+    <w:p w14:paraId="3A176703" w14:textId="520EACD6" w:rsidR="00C80ECD" w:rsidRDefault="00C80ECD">
       <w:pPr>
         <w:pStyle w:val="Obsah1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1054,77 +1054,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Popis řešení</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc222297691 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc237258089 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B50F529" w14:textId="5E14678D" w:rsidR="002523D4" w:rsidRDefault="002523D4">
+    <w:p w14:paraId="2ED7AEA4" w14:textId="3BE8D006" w:rsidR="00C80ECD" w:rsidRDefault="00C80ECD">
       <w:pPr>
         <w:pStyle w:val="Obsah2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9911"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -1137,77 +1137,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Podání přes datovou schránku</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc222297692 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc237258090 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD9D8FF" w14:textId="4B76A5EE" w:rsidR="002523D4" w:rsidRDefault="002523D4">
+    <w:p w14:paraId="2353872C" w14:textId="16E18ABB" w:rsidR="00C80ECD" w:rsidRDefault="00C80ECD">
       <w:pPr>
         <w:pStyle w:val="Obsah2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9911"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5.2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -1220,77 +1220,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Podání přes API</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc222297693 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc237258091 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6683D5" w14:textId="21012B64" w:rsidR="002523D4" w:rsidRDefault="002523D4">
+    <w:p w14:paraId="5675624C" w14:textId="74D39720" w:rsidR="00C80ECD" w:rsidRDefault="00C80ECD">
       <w:pPr>
         <w:pStyle w:val="Obsah2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9911"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5.3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -1303,156 +1303,239 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Archivace/skenování</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc222297694 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc237258092 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADC4A04" w14:textId="6D36F6FC" w:rsidR="002523D4" w:rsidRDefault="002523D4">
-[...1 lines deleted...]
-        <w:pStyle w:val="Obsah1"/>
+    <w:p w14:paraId="7048EA1A" w14:textId="2A2355A6" w:rsidR="00C80ECD" w:rsidRDefault="00C80ECD">
+      <w:pPr>
+        <w:pStyle w:val="Obsah2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9911"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>6.</w:t>
+        <w:t>5.4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:t>Podklady pro fakturaci, pobočky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc237258093 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3849E83F" w14:textId="2699FADC" w:rsidR="00C80ECD" w:rsidRDefault="00C80ECD">
+      <w:pPr>
+        <w:pStyle w:val="Obsah1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Číselníky a popisy souborů</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc222297695 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc237258094 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>12</w:t>
+        <w:t>14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40102171" w14:textId="63E14E07" w:rsidR="002523D4" w:rsidRDefault="002523D4">
+    <w:p w14:paraId="065F9C05" w14:textId="45E57435" w:rsidR="00C80ECD" w:rsidRDefault="00C80ECD">
       <w:pPr>
         <w:pStyle w:val="Obsah2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9911"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -1465,77 +1548,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Popis struktury podacího souboru XML</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc222297696 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc237258095 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>12</w:t>
+        <w:t>14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DFC969" w14:textId="7862D83F" w:rsidR="002523D4" w:rsidRDefault="002523D4">
+    <w:p w14:paraId="1CF12B35" w14:textId="5C21B6AA" w:rsidR="00C80ECD" w:rsidRDefault="00C80ECD">
       <w:pPr>
         <w:pStyle w:val="Obsah2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9911"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6.2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -1548,77 +1631,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Parametry zasílaných PDF souborů</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc222297697 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc237258096 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>13</w:t>
+        <w:t>14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353EA76C" w14:textId="6DC06CB9" w:rsidR="002523D4" w:rsidRDefault="002523D4">
+    <w:p w14:paraId="6B135D5A" w14:textId="2E87F19D" w:rsidR="00C80ECD" w:rsidRDefault="00C80ECD">
       <w:pPr>
         <w:pStyle w:val="Obsah2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9911"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6.3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -1631,77 +1714,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Číselník služeb pro podání zásilek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc222297698 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc237258097 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>14</w:t>
+        <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA9B1C0" w14:textId="4F747C57" w:rsidR="002523D4" w:rsidRDefault="002523D4">
+    <w:p w14:paraId="60F14260" w14:textId="117F855D" w:rsidR="00C80ECD" w:rsidRDefault="00C80ECD">
       <w:pPr>
         <w:pStyle w:val="Obsah2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9911"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6.4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -1714,77 +1797,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Číselník stavů zásilek a chyb</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc222297699 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc237258098 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>15</w:t>
+        <w:t>17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C14F295" w14:textId="32218F9D" w:rsidR="002523D4" w:rsidRDefault="002523D4">
+    <w:p w14:paraId="228C404F" w14:textId="03AE5261" w:rsidR="00C80ECD" w:rsidRDefault="00C80ECD">
       <w:pPr>
         <w:pStyle w:val="Obsah1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1793,77 +1876,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>XML Soubor se stavy zásilek (změna stavu)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc222297700 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc237258099 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>16</w:t>
+        <w:t>18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AAB242E" w14:textId="2D785941" w:rsidR="002523D4" w:rsidRDefault="002523D4">
+    <w:p w14:paraId="798BCB98" w14:textId="44C1DC1E" w:rsidR="00C80ECD" w:rsidRDefault="00C80ECD">
       <w:pPr>
         <w:pStyle w:val="Obsah1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1872,77 +1955,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Hromadná konverzní pošta API</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc222297701 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc237258100 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>18</w:t>
+        <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1297E1D7" w14:textId="3C5284F7" w:rsidR="002523D4" w:rsidRDefault="002523D4">
+    <w:p w14:paraId="030E8F91" w14:textId="413F2E51" w:rsidR="00C80ECD" w:rsidRDefault="00C80ECD">
       <w:pPr>
         <w:pStyle w:val="Obsah2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9911"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>8.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -1955,77 +2038,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>API – Odeslání XML souboru do HP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc222297702 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc237258101 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>18</w:t>
+        <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67BFA296" w14:textId="281A9667" w:rsidR="002523D4" w:rsidRDefault="002523D4">
+    <w:p w14:paraId="60A65F34" w14:textId="5BB9F8D2" w:rsidR="00C80ECD" w:rsidRDefault="00C80ECD">
       <w:pPr>
         <w:pStyle w:val="Obsah2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9911"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>8.2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -2038,77 +2121,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>API – stažení XML se stavem zásilek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc222297703 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc237258102 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>21</w:t>
+        <w:t>23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DCD3826" w14:textId="2A86F20D" w:rsidR="002523D4" w:rsidRDefault="002523D4">
+    <w:p w14:paraId="699F2A34" w14:textId="68D1F5E1" w:rsidR="00C80ECD" w:rsidRDefault="00C80ECD">
       <w:pPr>
         <w:pStyle w:val="Obsah2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9911"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>8.3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -2121,77 +2204,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>API - kontrola stavu zásilky</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc222297704 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc237258103 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>25</w:t>
+        <w:t>27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04EFD39D" w14:textId="348B026F" w:rsidR="002523D4" w:rsidRDefault="002523D4">
+    <w:p w14:paraId="1A22F558" w14:textId="03614EFC" w:rsidR="00C80ECD" w:rsidRDefault="00C80ECD">
       <w:pPr>
         <w:pStyle w:val="Obsah2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9911"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>8.4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -2204,77 +2287,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>API – stažení skenů</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc222297705 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc237258104 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>26</w:t>
+        <w:t>28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F95DE49" w14:textId="33150ED9" w:rsidR="002523D4" w:rsidRDefault="002523D4">
+    <w:p w14:paraId="4A2AEC63" w14:textId="2C875425" w:rsidR="00C80ECD" w:rsidRDefault="00C80ECD">
       <w:pPr>
         <w:pStyle w:val="Obsah2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9911"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>8.5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -2287,77 +2370,77 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Chybové stavy API</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc222297706 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc237258105 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>28</w:t>
+        <w:t>30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337D95D3" w14:textId="4CC1DB32" w:rsidR="002523D4" w:rsidRDefault="002523D4">
+    <w:p w14:paraId="6BBB6D60" w14:textId="321879BC" w:rsidR="00C80ECD" w:rsidRDefault="00C80ECD">
       <w:pPr>
         <w:pStyle w:val="Obsah1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2366,128 +2449,128 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Náhledy obálek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> PAGEREF _Toc222297707 \h </w:instrText>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc237258106 \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>29</w:t>
+        <w:t>31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C055A59" w14:textId="73E98A81" w:rsidR="00D32D5C" w:rsidRDefault="00993CC3" w:rsidP="00D32D5C">
+    <w:p w14:paraId="0C055A59" w14:textId="105FECCC" w:rsidR="00D32D5C" w:rsidRDefault="00993CC3" w:rsidP="00D32D5C">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F6D5B29" w14:textId="77777777" w:rsidR="00424366" w:rsidRDefault="00424366">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="002776"/>
           <w:spacing w:val="5"/>
           <w:kern w:val="28"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="002776"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4467BC68" w14:textId="2E293F47" w:rsidR="00D32D5C" w:rsidRPr="00977A88" w:rsidRDefault="005D3D5E" w:rsidP="00D32D5C">
       <w:pPr>
         <w:pStyle w:val="Nzev"/>
         <w:rPr>
           <w:rStyle w:val="Nzevknihy"/>
           <w:color w:val="002776"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="002776"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Hromadná konverz</w:t>
       </w:r>
       <w:r w:rsidR="00E470AA">
         <w:rPr>
           <w:color w:val="002776"/>
         </w:rPr>
         <w:t>ní pošta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AB3C4D6" w14:textId="77777777" w:rsidR="00D32D5C" w:rsidRPr="00977A88" w:rsidRDefault="003856C0" w:rsidP="00922959">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc222297686"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc237258084"/>
       <w:r>
         <w:t>Změnové řízení dokumentu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="3D932487" w14:textId="77777777" w:rsidR="003856C0" w:rsidRDefault="003856C0" w:rsidP="003856C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Veškeré změny či revize dokumentu musí být evidovány, přezkoumány a schváleny akceptací.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50ED2044" w14:textId="77777777" w:rsidR="003856C0" w:rsidRDefault="003856C0" w:rsidP="003856C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2697,270 +2780,50 @@
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56B8E01B" w14:textId="77777777" w:rsidR="00063371" w:rsidRPr="003856C0" w:rsidRDefault="00063371" w:rsidP="002717C7">
             <w:pPr>
               <w:pStyle w:val="Tabulkov"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003856C0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Úvodní verze dokumentu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB1A7C" w14:paraId="32563C3C" w14:textId="77777777" w:rsidTr="009D521D">
-[...218 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00FB1A7C" w14:paraId="4CF935FF" w14:textId="77777777" w:rsidTr="009D521D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FC2DD45" w14:textId="0F591263" w:rsidR="00FB1A7C" w:rsidRDefault="00FB1A7C" w:rsidP="008A52AC">
             <w:pPr>
               <w:pStyle w:val="Tabulkov"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -5535,293 +5398,528 @@
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28908F62" w14:textId="77777777" w:rsidR="00E06980" w:rsidRPr="001D1975" w:rsidRDefault="00E06980" w:rsidP="003E749E">
             <w:pPr>
               <w:pStyle w:val="Tabulkov"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.3 – Reklamace – opis dodejky</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00C01E59" w14:paraId="601179A8" w14:textId="77777777" w:rsidTr="00B0789E">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C358107" w14:textId="77777777" w:rsidR="00C01E59" w:rsidRDefault="00C01E59" w:rsidP="00B0789E">
+            <w:pPr>
+              <w:pStyle w:val="Tabulkov"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA3BC6A" w14:textId="77777777" w:rsidR="00C01E59" w:rsidRDefault="00C01E59" w:rsidP="00B0789E">
+            <w:pPr>
+              <w:pStyle w:val="Tabulkov"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1380044E" w14:textId="77777777" w:rsidR="00C01E59" w:rsidRDefault="00C01E59" w:rsidP="00B0789E">
+            <w:pPr>
+              <w:pStyle w:val="Tabulkov"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Socha</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3131D6FD" w14:textId="77777777" w:rsidR="00C01E59" w:rsidRPr="001D1975" w:rsidRDefault="00C01E59" w:rsidP="00B0789E">
+            <w:pPr>
+              <w:pStyle w:val="Tabulkov"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6.1 – Speciální znaky</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00E06980" w14:paraId="60F234B9" w14:textId="77777777" w:rsidTr="00C10347">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35B31CE1" w14:textId="03EA7CFA" w:rsidR="00E06980" w:rsidRDefault="00E06980" w:rsidP="00E06980">
+          <w:p w14:paraId="35B31CE1" w14:textId="61C0E71B" w:rsidR="00E06980" w:rsidRDefault="00E06980" w:rsidP="00E06980">
             <w:pPr>
               <w:pStyle w:val="Tabulkov"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>3.11</w:t>
+              <w:t>3.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00C01E59">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3367B3B0" w14:textId="12B1377D" w:rsidR="00E06980" w:rsidRDefault="00E06980" w:rsidP="00E06980">
+          <w:p w14:paraId="3367B3B0" w14:textId="520E627F" w:rsidR="00E06980" w:rsidRDefault="00CE4EEE" w:rsidP="00E06980">
             <w:pPr>
               <w:pStyle w:val="Tabulkov"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>25.06.2026</w:t>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00E06980">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidR="00C01E59">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00E06980">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C653983" w14:textId="77777777" w:rsidR="00E06980" w:rsidRDefault="00E06980" w:rsidP="00E06980">
             <w:pPr>
               <w:pStyle w:val="Tabulkov"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Socha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="425C1082" w14:textId="10F9BFB7" w:rsidR="00E06980" w:rsidRPr="001D1975" w:rsidRDefault="00E06980" w:rsidP="00E06980">
+          <w:p w14:paraId="425C1082" w14:textId="785FDE15" w:rsidR="00E06980" w:rsidRPr="001D1975" w:rsidRDefault="008D2279" w:rsidP="00E06980">
             <w:pPr>
               <w:pStyle w:val="Tabulkov"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>6.1 – Speciální znaky</w:t>
+              <w:t xml:space="preserve">5.3 - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Archivace/skenování</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="0054273B" w:rsidRPr="0054273B">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>5.4.</w:t>
+            </w:r>
+            <w:r w:rsidR="0054273B">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0054273B" w:rsidRPr="0054273B">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Podklady pro fakturaci, pobočky</w:t>
+            </w:r>
+            <w:r w:rsidR="0054273B">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – nová kapitola</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7381247C" w14:textId="3C61AECB" w:rsidR="00617DE8" w:rsidRDefault="00617DE8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A7B846E" w14:textId="77777777" w:rsidR="00617DE8" w:rsidRPr="008C0403" w:rsidRDefault="00617DE8" w:rsidP="008C0403">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="033B95E9" w14:textId="7D8F22E9" w:rsidR="008C0403" w:rsidRDefault="00F456F3" w:rsidP="008C0403">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc222297687"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc237258085"/>
       <w:r>
         <w:t>Z</w:t>
       </w:r>
       <w:r w:rsidR="008C0403">
         <w:t>měny</w:t>
       </w:r>
       <w:r w:rsidR="001B6E04">
         <w:t xml:space="preserve"> a opravy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="22EA4420" w14:textId="06075FD2" w:rsidR="003E344A" w:rsidRDefault="003E344A" w:rsidP="003E344A">
+    <w:p w14:paraId="22EA4420" w14:textId="4EC7D391" w:rsidR="003E344A" w:rsidRDefault="003E344A" w:rsidP="003E344A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617DE8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Kapitola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="00B83812">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B83812">
+      <w:r w:rsidR="001765AA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Reklamace – opis dodejky.</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="61239346" w14:textId="77777777" w:rsidR="003E344A" w:rsidRDefault="003E344A" w:rsidP="003E344A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001765AA" w:rsidRPr="001765AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Archivace/skenování</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33ABDCBF" w14:textId="66FDCC81" w:rsidR="00B83812" w:rsidRPr="008D2279" w:rsidRDefault="001765AA" w:rsidP="00B83812">
+      <w:pPr>
+        <w:pStyle w:val="cpNormal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="008D2279" w:rsidRPr="008D2279">
+        <w:t>ysvětleny typy archivace apod.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61239346" w14:textId="129D18B8" w:rsidR="003E344A" w:rsidRPr="0054273B" w:rsidRDefault="0054273B" w:rsidP="003E344A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054273B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kapitola 5.4</w:t>
+      </w:r>
+      <w:r w:rsidR="001765AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001765AA" w:rsidRPr="001765AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Podklady pro fakturaci, pobočky</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72DE75C2" w14:textId="5470F153" w:rsidR="0054273B" w:rsidRDefault="0054273B" w:rsidP="003E344A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nová kapitola</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="67ADC476" w14:textId="77777777" w:rsidR="004C5F57" w:rsidRPr="004C5F57" w:rsidRDefault="004C5F57" w:rsidP="001B06CA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44B9F886" w14:textId="358D243A" w:rsidR="001B06CA" w:rsidRDefault="001B06CA" w:rsidP="001B06CA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C925175" w14:textId="446AE3CE" w:rsidR="00B8650A" w:rsidRDefault="00B8650A" w:rsidP="001B06CA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="206CCF9A" w14:textId="6720A06D" w:rsidR="003856C0" w:rsidRDefault="003856C0" w:rsidP="003856C0">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc294001556"/>
-      <w:bookmarkStart w:id="4" w:name="_Toc222297688"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc237258086"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Úvod</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="09650C55" w14:textId="0B261CA0" w:rsidR="003856C0" w:rsidRDefault="003856C0" w:rsidP="009C7202">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Účelem tohoto dokumentu je </w:t>
       </w:r>
       <w:r w:rsidR="00315885">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
@@ -6369,51 +6467,51 @@
       <w:r w:rsidR="00852B26">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">pouze </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">pro smluvní klienty. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2291D899" w14:textId="77777777" w:rsidR="00386F48" w:rsidRDefault="00386F48" w:rsidP="003856C0">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AAF50D2" w14:textId="77777777" w:rsidR="00870C8C" w:rsidRDefault="00870C8C" w:rsidP="00870C8C">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc222297689"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc237258087"/>
       <w:r>
         <w:t>Zkratky a pojmy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="1E743BE1" w14:textId="0A50879F" w:rsidR="00614D53" w:rsidRDefault="00614D53" w:rsidP="00870C8C">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>HKP – Hromadná konverzní pošta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CC3238E" w14:textId="595CD8F6" w:rsidR="00875DA7" w:rsidRDefault="00016430" w:rsidP="00870C8C">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00250049">
         <w:t>AK –</w:t>
       </w:r>
       <w:r w:rsidR="00614D53">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00250049">
         <w:t>uto</w:t>
@@ -6529,51 +6627,51 @@
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc515611565"/>
       <w:bookmarkStart w:id="8" w:name="_Toc515611566"/>
       <w:bookmarkStart w:id="9" w:name="_Toc515611568"/>
       <w:bookmarkStart w:id="10" w:name="_Toc515611569"/>
       <w:bookmarkStart w:id="11" w:name="_Toc515611570"/>
       <w:bookmarkStart w:id="12" w:name="_Toc515611571"/>
       <w:bookmarkStart w:id="13" w:name="_Toc294001560"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="008A7FE3">
         <w:t xml:space="preserve">API – aplikační interface </w:t>
       </w:r>
       <w:r w:rsidR="00D812AC">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="19C022BC" w14:textId="1F938BC8" w:rsidR="00870C8C" w:rsidRDefault="00870C8C" w:rsidP="00870C8C">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc222297690"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc237258088"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Limity a předpoklady</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidR="00852B26">
         <w:t xml:space="preserve"> – parametry služby</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="7B01430F" w14:textId="4BD12B00" w:rsidR="00D7167B" w:rsidRDefault="00FF6661" w:rsidP="00870C8C">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00B479AD">
         <w:t>ro fyzické zásilky budou p</w:t>
       </w:r>
       <w:r>
         <w:t>ouží</w:t>
       </w:r>
       <w:r w:rsidR="00B479AD">
         <w:t>vány</w:t>
@@ -6788,62 +6886,62 @@
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>Postservisu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003627EC">
         <w:t>. V tomto případě bude účtován poplatek za zamítnutou konverzi</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004A3782">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33FBF663" w14:textId="77777777" w:rsidR="00386F48" w:rsidRDefault="00386F48" w:rsidP="006933ED">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A76A290" w14:textId="4CDF5546" w:rsidR="00870C8C" w:rsidRDefault="00870C8C" w:rsidP="00870C8C">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc222297691"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc237258089"/>
       <w:r>
         <w:t>Popis řešení</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="2ED73460" w14:textId="51BDD2EF" w:rsidR="008A7FE3" w:rsidRPr="00ED5105" w:rsidRDefault="008A7FE3" w:rsidP="00CC51E0">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc222297692"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc237258090"/>
       <w:r>
         <w:t>Podání přes datovou schránku</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="344761EE" w14:textId="08134B14" w:rsidR="00577ADA" w:rsidRDefault="00577ADA" w:rsidP="001F3641">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="009569A0">
         <w:t xml:space="preserve">lektronické podání zásilek bude probíhat přes </w:t>
       </w:r>
       <w:r w:rsidR="009C7202">
         <w:t>vyhrazenou</w:t>
       </w:r>
       <w:r w:rsidR="001F3641">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B130E">
         <w:t>DS</w:t>
       </w:r>
@@ -10550,51 +10648,51 @@
       <w:r w:rsidR="00C45F1D" w:rsidRPr="00C45F1D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="036E6203" w14:textId="2A18A46F" w:rsidR="00D23883" w:rsidRDefault="00D23883">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A8EE05A" w14:textId="77777777" w:rsidR="00D23883" w:rsidRDefault="00D23883" w:rsidP="00D23883">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc222297693"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc237258091"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Podání přes API</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0889C0B2" w14:textId="77777777" w:rsidR="00D23883" w:rsidRDefault="00D23883" w:rsidP="00D23883">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Elektronické podání zásilek bude probíhat přes API rozhraní informačního systému HP. Na straně zákazníka, bude s API komunikovat aplikace (e-spisovna/software spisových služeb/…). Na straně ČP bude se systémem komunikovat aplikace AK, která bude ukládat jednotlivé (zásilky) ve formátu XML souboru s vloženými dokumenty ve formátu PDF dle struktury popsané v kapitole 6.1. Dále bude dle nastavení v XML dokumentu provedena na CZP konverze PDF souborů, která spočívá v </w:t>
       </w:r>
       <w:r w:rsidRPr="00250049">
         <w:t>opatření listinného výstupu konverze takovými zajišťovacími prvky, které budou zabezpečovat integritu dokumentu</w:t>
       </w:r>
       <w:r>
         <w:t>, zároveň bude připojena DOK. Následně budou konvertované PDF soubory vytištěny na papír s ochrannými prvky, zabaleny a předány k další poštovní přepravě.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27B22BAE" w14:textId="6C04872B" w:rsidR="00D23883" w:rsidRDefault="00D23883" w:rsidP="00D23883">
@@ -13370,378 +13468,498 @@
       <w:r w:rsidRPr="00C45F1D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="43AF2CB4" w14:textId="6FE46CB6" w:rsidR="00FB182A" w:rsidRDefault="00FB182A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="292B6300" w14:textId="71736C7A" w:rsidR="00D23883" w:rsidRDefault="00FB182A" w:rsidP="00CC51E0">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc222297694"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc237258092"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Archivace/skenování</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="54FFB602" w14:textId="5523567C" w:rsidR="00FB182A" w:rsidRPr="00E470AA" w:rsidRDefault="00FB182A" w:rsidP="00FB182A">
+    <w:p w14:paraId="6BD36BD3" w14:textId="524AD530" w:rsidR="00CE4DC0" w:rsidRPr="00CE4DC0" w:rsidRDefault="00CE4DC0" w:rsidP="00CE4DC0">
+      <w:r w:rsidRPr="00CE4DC0">
+        <w:t>Služba archivace slouží k automatickému zpracování dodejek/vrácených zásilek. V některých případech nejde o archivaci, ale pouze o skenování dodejek nebo vrácených zásilek.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D427F7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE4DC0">
+        <w:t>Aby zákazník mohl tuto službu využívat, musí si nejprve v některých případech aktivovat svůj vlastní P. O. Box, do kterého se dodejky nebo vrácené zásilky budou vracet. O aktivaci lze požádat u kontaktní osoby ve věcech technických, která je uvedena ve smlouvě. Vlastní P. O. Box (kromě P. O. Boxu 9000 ) je zpoplatněn dle ceníku ve smlouvě jako „vyhodnocení zásilek - měsíční paušál“. Na obálkách zásilek, které klient určil k archivaci/skenování bude v adrese odesílatele uveden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE4DC0">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE4DC0">
+        <w:t xml:space="preserve"> název firmy zákazníka a adresa skenovacího centra s číslem P. O. BOXu. Adresa odesílatele bude pak vypadat takto:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DC6056" w14:textId="77777777" w:rsidR="00CE4DC0" w:rsidRPr="00CE4DC0" w:rsidRDefault="00CE4DC0" w:rsidP="00CE4DC0"/>
+    <w:p w14:paraId="29687F43" w14:textId="77777777" w:rsidR="00CE4DC0" w:rsidRPr="00CE4DC0" w:rsidRDefault="00CE4DC0" w:rsidP="00CE4DC0">
+      <w:r w:rsidRPr="00CE4DC0">
+        <w:t>Městský úřad Praha 40</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E6F3C6" w14:textId="77777777" w:rsidR="00CE4DC0" w:rsidRPr="00CE4DC0" w:rsidRDefault="00CE4DC0" w:rsidP="00CE4DC0">
+      <w:r w:rsidRPr="00CE4DC0">
+        <w:t>P.O.BOX 4444</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F22C2E1" w14:textId="77777777" w:rsidR="00CE4DC0" w:rsidRPr="00CE4DC0" w:rsidRDefault="00CE4DC0" w:rsidP="00CE4DC0">
+      <w:r w:rsidRPr="00CE4DC0">
+        <w:t>700 90 Ostrava Hrabůvka</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339B044F" w14:textId="77777777" w:rsidR="00CE4DC0" w:rsidRPr="00CE4DC0" w:rsidRDefault="00CE4DC0" w:rsidP="00CE4DC0"/>
+    <w:p w14:paraId="5D012AFB" w14:textId="77777777" w:rsidR="00CE4DC0" w:rsidRPr="00CE4DC0" w:rsidRDefault="00CE4DC0" w:rsidP="00CE4DC0">
+      <w:r w:rsidRPr="00CE4DC0">
+        <w:t>V podacím souboru si může zákazník zvolit typ archivace. Zde jsou uvedeny možné typy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10DAC8B0" w14:textId="77777777" w:rsidR="00CE4DC0" w:rsidRPr="00CE4DC0" w:rsidRDefault="00CE4DC0" w:rsidP="00CE4DC0"/>
+    <w:p w14:paraId="576EBB6C" w14:textId="6BE6E7DA" w:rsidR="00D427F7" w:rsidRDefault="00CE4DC0" w:rsidP="00CE4DC0">
+      <w:r w:rsidRPr="00CE4DC0">
+        <w:t>0 - Žádná archivace. Dodejka/Zásilka bude doručena na jeho adresu uvedenou na zásilce jako odesilatel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F23205" w14:textId="77777777" w:rsidR="00D427F7" w:rsidRDefault="00D427F7" w:rsidP="00CE4DC0"/>
+    <w:p w14:paraId="35DEF289" w14:textId="5475B365" w:rsidR="00D427F7" w:rsidRDefault="00CE4DC0" w:rsidP="00CE4DC0">
+      <w:r w:rsidRPr="00CE4DC0">
+        <w:t>1 - Archivace 3 roky. Dodejka/Zásilka bude doručena do skenovacího centra, kde bude naskenována a zkonvertována. Skeny poté budou 3 roky vystaveny na webu postservisu ke stažení. Vlastní aktivní P. O. Box je potřeba, ve zpáteční adrese je uveden přidělený P. O.BOX, obálka je dále označena kódem „A3“ pro jednoznačnou identifikaci při zpracování dodejek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B948609" w14:textId="427011C4" w:rsidR="00D427F7" w:rsidRPr="00D427F7" w:rsidRDefault="00CE4DC0" w:rsidP="00CE4DC0">
+      <w:pPr>
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE4DC0">
+        <w:t>2 - Archivace 10 let. Dodejka/Zásilka bude doručena do skenovacího centra, kde bude naskenována a zkonvertována. Skeny poté budou 10 let vystaveny na webu postservisu ke stažení. Vlastní aktivní P. O. Box je potřeba, ve zpáteční adrese je uveden přidělený P. O.BOX, obálka je dále označena kódem „A10“ pro jednoznačnou identifikaci při zpracování dodejek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4A4701" w14:textId="450B3F9F" w:rsidR="00CE4DC0" w:rsidRPr="00CE4DC0" w:rsidRDefault="00CE4DC0" w:rsidP="00CE4DC0">
+      <w:r w:rsidRPr="00CE4DC0">
+        <w:t xml:space="preserve">Pro typy archivace 1 a 2 budou fyzické dodejky/zásilky </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE4DC0">
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+        <w:t>budou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE4DC0">
+        <w:t xml:space="preserve"> uloženy do archivu (po dobu 3 resp. 10 let). Zákazník si může vyžádat vyhledání vrácené Dodejky/Zásilky z archivu. Tuto zpoplatněnou službu si vyžádá na e-mailu kontaktní osoby ve věcech technických.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46387606" w14:textId="77777777" w:rsidR="00D427F7" w:rsidRDefault="00D427F7" w:rsidP="00CE4DC0"/>
+    <w:p w14:paraId="7BC67036" w14:textId="4048DC4E" w:rsidR="00CE4DC0" w:rsidRPr="00CE4DC0" w:rsidRDefault="00CE4DC0" w:rsidP="00CE4DC0">
+      <w:r w:rsidRPr="00CE4DC0">
+        <w:t xml:space="preserve">3 - Sken dodejky bez konverze bez archivace. Provede se sken dodejky/zásilky. Konverze se neprovádí. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CBB431" w14:textId="77777777" w:rsidR="00CE4DC0" w:rsidRPr="00CE4DC0" w:rsidRDefault="00CE4DC0" w:rsidP="00CE4DC0">
+      <w:r w:rsidRPr="00CE4DC0">
+        <w:t xml:space="preserve">4 - Sken dodejky s konverzí bez archivace. Provede se sken dodejky/zásilky a jejich konverze. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71FAFB45" w14:textId="1BE164A3" w:rsidR="00CE4DC0" w:rsidRPr="00CE4DC0" w:rsidRDefault="00CE4DC0" w:rsidP="00CE4DC0">
+      <w:r w:rsidRPr="00CE4DC0">
+        <w:t xml:space="preserve">Pro typ archivace 3 a 4 jsou fyzické dodejky/zásilky uloženy do krabic. Tyto krabice se po naplnění odesílají zákazníkovi (minimálně však jednou za dva týdny. Pokud se krabice naplní dříve, odesílá se ihned po naplnění). Skeny dodejek/zásilek jsou vystaveny na webu postservisu po dobu 13 měsíců. Pro tyto typy zpracování je také nutný aktivní vlastní P. O. Box. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44868778" w14:textId="77777777" w:rsidR="00CE4DC0" w:rsidRPr="00CE4DC0" w:rsidRDefault="00CE4DC0" w:rsidP="00CE4DC0"/>
+    <w:p w14:paraId="7807D4BE" w14:textId="77777777" w:rsidR="00CE4DC0" w:rsidRPr="00CE4DC0" w:rsidRDefault="00CE4DC0" w:rsidP="00CE4DC0">
+      <w:r w:rsidRPr="00CE4DC0">
+        <w:t>5 - Sken dodejky s konverzí a následnou skartací. Provede se sken dodejky/zásilky a jejich konverze. Ty pak budou vystaveny na webu postservisu po dobu 13 měsíců Fyzické dodejky/zásilky se skartují. V adrese odesílatele bude uveden PO BOX 9000, vlastní P. O. Box není potřeba aktivovat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727C6FBA" w14:textId="727C7A3E" w:rsidR="00C01E59" w:rsidRPr="00CE4DC0" w:rsidRDefault="00C01E59" w:rsidP="00C01E59"/>
+    <w:p w14:paraId="737E238A" w14:textId="43844F0D" w:rsidR="00C01E59" w:rsidRPr="00CE4DC0" w:rsidRDefault="00C01E59" w:rsidP="00C01E59">
+      <w:r w:rsidRPr="00CE4DC0">
+        <w:t>Zákazníkovi bude v rámci denního reportu předána informace, že sken Dodejky/Zásilky je připraven ke stažení.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C0A2DA" w14:textId="77777777" w:rsidR="00C01E59" w:rsidRPr="00CE4DC0" w:rsidRDefault="00C01E59" w:rsidP="00C01E59"/>
+    <w:p w14:paraId="0E690261" w14:textId="536F64E2" w:rsidR="00C45F1D" w:rsidRPr="00CE4DC0" w:rsidRDefault="00B83812" w:rsidP="00735792">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
-        <w:jc w:val="both"/>
-[...41 lines deleted...]
-    <w:p w14:paraId="70F645B0" w14:textId="139CBB56" w:rsidR="00FB182A" w:rsidRDefault="00FB182A" w:rsidP="00FB182A">
+      </w:pPr>
+      <w:r w:rsidRPr="00CE4DC0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Reklamace – opis dodejky.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE4DC0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93A40" w:rsidRPr="00CE4DC0">
+        <w:t>Pokud dojde k reklamaci a</w:t>
+      </w:r>
+      <w:r w:rsidR="00735792" w:rsidRPr="00CE4DC0">
+        <w:t xml:space="preserve"> výsledkem reklamace</w:t>
+      </w:r>
+      <w:r w:rsidR="00C93A40" w:rsidRPr="00CE4DC0">
+        <w:t xml:space="preserve"> je</w:t>
+      </w:r>
+      <w:r w:rsidR="00735792" w:rsidRPr="00CE4DC0">
+        <w:t xml:space="preserve"> opis dodejky a zákazník si vyžádal archivaci, tak se dodejka vystavuje ke stažení jako běžná dodejka. Zákazník dostane ve zprávě o změně stavu stav pro zásilku 0100 - Dodejka připravena ke stažení.</w:t>
+      </w:r>
+      <w:r w:rsidR="00892C36" w:rsidRPr="00CE4DC0">
+        <w:t xml:space="preserve"> Pokud je typ archivace pro zásilku s konverzí, bude i opis dodejky konvertován.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321EAECF" w14:textId="36925B8A" w:rsidR="001E694F" w:rsidRDefault="001E694F" w:rsidP="001E694F">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc237258093"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Podklady pro fakturaci, pobo</w:t>
+      </w:r>
+      <w:r w:rsidR="0054273B">
+        <w:t>čky</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="07A1CA4E" w14:textId="7B48B6BB" w:rsidR="001E694F" w:rsidRPr="001E694F" w:rsidRDefault="001E694F" w:rsidP="001E694F">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
-        <w:jc w:val="both"/>
-[...50 lines deleted...]
-        <w:t xml:space="preserve">na portálu Hybridní pošty </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="001E694F">
+        <w:t xml:space="preserve">Zákazník má možnost si stáhnout podklady pro fakturaci neboli „Soupis fakturovaných obálek“ ve formátu CSV po přihlášení na stránkách </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00E470AA">
+        <w:r w:rsidRPr="001E694F">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
-          <w:t>www.online.postservis.cz</w:t>
+          <w:t>https://online.postservis.cz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E470AA">
-[...27 lines deleted...]
-    <w:p w14:paraId="0E690261" w14:textId="45853A41" w:rsidR="00C45F1D" w:rsidRDefault="00B83812" w:rsidP="00735792">
+      <w:r w:rsidRPr="001E694F">
+        <w:t>, sekce Ke stažení, položka Faktury – podklady, viz obrázek níže. Na faktuře je uvedena položka s názvem „Objednávka / datum“ ve formátu například 1234/0826, přičemž hodnota před lomítkem je interní údaj systému HP a hodnota za lomítkem označuje měsíc a rok fakturačního období. Tuto hodnotu je potřeba zadat do kolonky se stejným názvem. Číslo faktury se nezadává:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A5911EA" w14:textId="40223499" w:rsidR="001E694F" w:rsidRPr="001E694F" w:rsidRDefault="001E694F" w:rsidP="001E694F">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B83812">
-[...24 lines deleted...]
-      <w:r w:rsidR="00735792">
+      <w:r w:rsidRPr="001E694F">
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58252F41" wp14:editId="7EC8423B">
+            <wp:extent cx="3860800" cy="2380202"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="1270"/>
+            <wp:docPr id="173793033" name="Obrázek 55"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Obrázek 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" r:link="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3889703" cy="2398021"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B63511" w14:textId="2F972C61" w:rsidR="001E694F" w:rsidRPr="001E694F" w:rsidRDefault="001E694F" w:rsidP="001E694F">
+      <w:pPr>
+        <w:pStyle w:val="cpNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E694F">
+        <w:t>Soubor CSV (editovatelný v aplikaci MS Excel) obsahuje informace o jednotlivých zásilkách včetně adresáta, ceny zpracování, podacího čísla, datové schránky, ze které byla odeslána, položku „označení písemnosti 1“, apod.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18051315" w14:textId="558E563C" w:rsidR="001E694F" w:rsidRPr="001E694F" w:rsidRDefault="001E694F" w:rsidP="001E694F">
+      <w:pPr>
+        <w:pStyle w:val="cpNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E694F">
+        <w:t>Pokud zákazník bude mít potřebu dělat statistiku podle jednotlivých organizačních jednotek, má tři možnosti:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B9BB63" w14:textId="77777777" w:rsidR="001E694F" w:rsidRPr="001E694F" w:rsidRDefault="001E694F" w:rsidP="001E694F">
+      <w:pPr>
+        <w:pStyle w:val="cpNormal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E694F">
+        <w:t xml:space="preserve">Ideálně zajistit si možnost statistiky výpravy zásilek u svého poskytovatele spisové služby. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115685A2" w14:textId="77777777" w:rsidR="001E694F" w:rsidRPr="001E694F" w:rsidRDefault="001E694F" w:rsidP="001E694F">
+      <w:pPr>
+        <w:pStyle w:val="cpNormal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E694F">
+        <w:t>Třídit zásilky v MS Excel podle „Označení písemnosti 1“, kam se vkládá obvykle číslo jednací. Ideální je pak stav, kdy číslo jednací má v sobě zakódovanou zkratku organizační jednotky a/nebo zkratku agendy, které se zásilka týká. Pak lze filtrovat podle organizační jednotky, agendy nebo podle kombinace obojího.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636512C9" w14:textId="3F5141F6" w:rsidR="001E694F" w:rsidRDefault="001E694F" w:rsidP="001E694F">
+      <w:pPr>
+        <w:pStyle w:val="cpNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E694F">
+        <w:t>Třídit zásilky v MS Excel podle pole datové schránky odesilatele, pokud mají organizační jednotky samostatné datové schránky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14DFF992" w14:textId="78E4DB91" w:rsidR="001E694F" w:rsidRPr="001E694F" w:rsidRDefault="001E694F" w:rsidP="001E694F">
+      <w:pPr>
+        <w:pStyle w:val="cpNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E694F">
+        <w:t>Pokud zákazník požaduje rozdělení fakturace podle jednotlivých organizačních jednotek a má pouze jednu datovou schránku pro všechny organizační jednotky, lze využít systém tzv. „poboček“. Číselník názvů „poboček“ je potřeba předem domluvit. Pracovník Postservisu přidělí pro jednotlivé jednotky uživatelské přístupy zahrnující nejen „uživatelské jméno“ a „heslo“, ale také „ID pobočky“. Každá organizační jednotka si pak tyto údaje včetně ID pobočky vloží do svého spisového uzlu a odesílá pak zásilky, kde v metadatech je ID pobočky v příslušném elementu uvedeno. Systém automaticky fakturaci rozdělí na tyto jednotlivé pobočky, tedy organizační jednotky. V případě požadavku na skeny dodejek si pak každá organizační jednotka stahuje dodejky zásilek, které sama vypravila</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (používá své vlastní přihlašovací údaje)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E694F">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00892C36">
-[...3 lines deleted...]
-    <w:p w14:paraId="06B27CD8" w14:textId="77777777" w:rsidR="004A367C" w:rsidRDefault="004A367C" w:rsidP="004A367C">
+    </w:p>
+    <w:p w14:paraId="5EA61282" w14:textId="77777777" w:rsidR="001E694F" w:rsidRPr="001E694F" w:rsidRDefault="001E694F" w:rsidP="001E694F">
+      <w:pPr>
+        <w:pStyle w:val="cpNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06B27CD8" w14:textId="5FDE5627" w:rsidR="004A367C" w:rsidRDefault="004A367C" w:rsidP="001E694F">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc222297695"/>
-      <w:r>
+      <w:bookmarkStart w:id="26" w:name="_Toc237258094"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Číselníky a popisy souborů</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="34EE33CC" w14:textId="52D7B68E" w:rsidR="00B24B0D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
         <w:ind w:left="851" w:hanging="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc222297696"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc237258095"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="29405DA3">
+        <w:object w:dxaOrig="0" w:dyaOrig="0" w14:anchorId="29405DA3">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_s2060" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:217.05pt;margin-top:25.95pt;width:58.15pt;height:37.65pt;z-index:251697664">
-            <v:imagedata r:id="rId10" o:title=""/>
-[...43 lines deleted...]
-          <v:shape id="_x0000_s2061" type="#_x0000_t75" style="position:absolute;margin-left:212.5pt;margin-top:6.5pt;width:67.05pt;height:43.15pt;z-index:251699712">
             <v:imagedata r:id="rId12" o:title=""/>
             <w10:wrap type="square"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_s2061" DrawAspect="Icon" ObjectID="_1843890493" r:id="rId13"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_s2060" DrawAspect="Icon" ObjectID="_1847871127" r:id="rId13"/>
         </w:object>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-    <w:p w14:paraId="517548C6" w14:textId="6C62CA15" w:rsidR="00CD4D94" w:rsidRDefault="00000000" w:rsidP="002717C7">
+      <w:r w:rsidR="00135C9C">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00623D58" w:rsidRPr="00623D58">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="009569A0">
+        <w:t>pis struktury podacího souboru</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63A1C">
+        <w:t xml:space="preserve"> XML</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="6B06FC1A" w14:textId="27D2EB2B" w:rsidR="00B34902" w:rsidRDefault="00B34902" w:rsidP="00B34902">
+      <w:pPr>
+        <w:ind w:left="284" w:firstLine="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Podrobný popis podacího souboru:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26BFF49F" w14:textId="77777777" w:rsidR="00CD4D94" w:rsidRDefault="00CD4D94" w:rsidP="00B34902">
+      <w:pPr>
+        <w:ind w:left="284" w:firstLine="425"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D8368EF" w14:textId="652B8D47" w:rsidR="00B34902" w:rsidRDefault="00B34902" w:rsidP="00CD4D94">
+      <w:pPr>
+        <w:ind w:left="284" w:firstLine="425"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25347E67" w14:textId="065CBDEA" w:rsidR="00CD4D94" w:rsidRDefault="00000000" w:rsidP="00CD4D94">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="1C05DC1A">
-          <v:shape id="_x0000_s2062" type="#_x0000_t75" style="position:absolute;margin-left:212.85pt;margin-top:9.9pt;width:61.05pt;height:39.45pt;z-index:251701760">
+        <w:object w:dxaOrig="0" w:dyaOrig="0" w14:anchorId="1D336099">
+          <v:shape id="_x0000_s2061" type="#_x0000_t75" style="position:absolute;margin-left:212.5pt;margin-top:6.5pt;width:67.05pt;height:43.15pt;z-index:251699712">
             <v:imagedata r:id="rId14" o:title=""/>
             <w10:wrap type="square"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_s2062" DrawAspect="Icon" ObjectID="_1843890494" r:id="rId15"/>
+          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_s2061" DrawAspect="Icon" ObjectID="_1847871128" r:id="rId15"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E20F52" w14:textId="7AB5A2D3" w:rsidR="00E64D7B" w:rsidRDefault="00B34902" w:rsidP="00CD4D94">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00E64D7B">
+        <w:t>truktura podacího souboru:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F7A8FF" w14:textId="74E4BE12" w:rsidR="00E64D7B" w:rsidRDefault="00E64D7B" w:rsidP="002717C7"/>
+    <w:p w14:paraId="517548C6" w14:textId="6C62CA15" w:rsidR="00CD4D94" w:rsidRDefault="00000000" w:rsidP="002717C7">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:object w:dxaOrig="0" w:dyaOrig="0" w14:anchorId="1C05DC1A">
+          <v:shape id="_x0000_s2062" type="#_x0000_t75" style="position:absolute;margin-left:212.85pt;margin-top:9.9pt;width:61.05pt;height:39.45pt;z-index:251701760">
+            <v:imagedata r:id="rId16" o:title=""/>
+            <w10:wrap type="square"/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_s2062" DrawAspect="Icon" ObjectID="_1847871129" r:id="rId17"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BBADA33" w14:textId="35C55E38" w:rsidR="00CD4D94" w:rsidRDefault="00CD4D94" w:rsidP="002717C7"/>
     <w:p w14:paraId="5A57ADD3" w14:textId="1B75A800" w:rsidR="00E34470" w:rsidRDefault="00B34902" w:rsidP="00CD4D94">
       <w:pPr>
         <w:ind w:firstLine="709"/>
       </w:pPr>
       <w:r>
         <w:t>Příklad</w:t>
       </w:r>
       <w:r w:rsidR="00E64D7B">
         <w:t xml:space="preserve"> podacího souboru:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A17759" w14:textId="2B928D73" w:rsidR="0079545C" w:rsidRDefault="0079545C" w:rsidP="002717C7"/>
     <w:p w14:paraId="603AC8AC" w14:textId="77777777" w:rsidR="00B34902" w:rsidRDefault="00B34902" w:rsidP="002717C7"/>
     <w:p w14:paraId="2E8011D0" w14:textId="77777777" w:rsidR="00037BB6" w:rsidRDefault="00CD4D94" w:rsidP="00037BB6">
-      <w:bookmarkStart w:id="27" w:name="_Hlk85100716"/>
+      <w:bookmarkStart w:id="28" w:name="_Hlk85100716"/>
       <w:r>
         <w:t xml:space="preserve">Kódování podacího souboru </w:t>
       </w:r>
       <w:r w:rsidR="00B70B9D">
         <w:t>by mělo být</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> utf-8</w:t>
       </w:r>
       <w:r w:rsidR="00B70B9D">
         <w:t>. Jiná kódování nemusí být správně vytištěna</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidR="00B97E5C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B97E5C" w:rsidRPr="00B97E5C">
         <w:t>PDF dokumenty v</w:t>
       </w:r>
       <w:r w:rsidR="00B97E5C">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B97E5C" w:rsidRPr="00B97E5C">
         <w:t>jedn</w:t>
       </w:r>
       <w:r w:rsidR="00B97E5C">
         <w:t>om podacím xml souboru</w:t>
       </w:r>
       <w:r w:rsidR="00B97E5C" w:rsidRPr="00B97E5C">
         <w:t xml:space="preserve"> nesmí mít stejné názvy</w:t>
       </w:r>
       <w:r w:rsidR="00B97E5C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00037BB6" w:rsidRPr="00037BB6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -13769,69 +13987,68 @@
       </w:r>
       <w:r w:rsidR="00E06980" w:rsidRPr="00E06980">
         <w:t>Azbuku, ani asijská písma nejsme schopni vytisknout.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Některé znaky, které nejsou naše tiskárny schopné vytisknout se nahrazují českými znaky. Např. Ŭ -&gt; U. Seznam těchto znaků</w:t>
       </w:r>
       <w:r w:rsidR="00A42AD0">
         <w:t xml:space="preserve"> a jejich náhrad</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> je v tomto souboru</w:t>
       </w:r>
       <w:r w:rsidR="00B45F3C">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EDFA66A" w14:textId="77777777" w:rsidR="00B45F3C" w:rsidRDefault="00B45F3C" w:rsidP="00B45F3C"/>
     <w:p w14:paraId="6740F9C2" w14:textId="420B1F09" w:rsidR="00037BB6" w:rsidRPr="00037BB6" w:rsidRDefault="00B45F3C" w:rsidP="00115E75">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:object w:dxaOrig="1531" w:dyaOrig="998" w14:anchorId="38483825">
-          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:76.35pt;height:50.25pt" o:ole="">
-            <v:imagedata r:id="rId16" o:title=""/>
+          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:76.15pt;height:50.35pt" o:ole="">
+            <v:imagedata r:id="rId18" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1028" DrawAspect="Icon" ObjectID="_1843890482" r:id="rId17">
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1028" DrawAspect="Icon" ObjectID="_1847871117" r:id="rId19">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DD7081F" w14:textId="78252566" w:rsidR="0051550E" w:rsidRDefault="0051550E" w:rsidP="00CB0BF0">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc222297697"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="29" w:name="_Toc237258096"/>
+      <w:r>
         <w:t>Parametry zasílaných PDF souborů</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="16107C90" w14:textId="5FBE7EE6" w:rsidR="00083DFF" w:rsidRPr="00610FF6" w:rsidRDefault="00083DFF" w:rsidP="00610FF6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00610FF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Tato specifikace obsahuje doporučené postupy a pokyny pro tvůrce tiskových PDF. Pro správnou reprodukci a</w:t>
       </w:r>
       <w:r w:rsidR="00184B50">
         <w:rPr>
@@ -14359,50 +14576,51 @@
     <w:p w14:paraId="2F78AD72" w14:textId="2CA7AAB8" w:rsidR="00083DFF" w:rsidRPr="00481D06" w:rsidRDefault="00083DFF" w:rsidP="00535119">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481D06">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>nesmí se používat uživatelské úpravy křivek barev, polotónů a nárůstu tiskového bodu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43A2C3D5" w14:textId="374D2B50" w:rsidR="00083DFF" w:rsidRPr="00481D06" w:rsidRDefault="00083DFF" w:rsidP="00535119">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481D06">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
@@ -14931,51 +15149,50 @@
     <w:p w14:paraId="4E77F5DE" w14:textId="6C801828" w:rsidR="00772C62" w:rsidRPr="005B462B" w:rsidRDefault="00772C62" w:rsidP="00772C62">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772C62">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Je doporučeno, aby vstupní dokumenty automatizované konverze měly od horního a od spodního okraje stránek volný prostor alespoň 15 mm kvůli pozdějšímu přidávání zajišťovacích prvků do výstupu konverze.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="319A1392" w14:textId="01034E76" w:rsidR="00275903" w:rsidRDefault="00684F9E" w:rsidP="00CB0BF0">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00036051">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -15183,83 +15400,100 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> se zakázkou.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="122413EB" w14:textId="0CF14A06" w:rsidR="00684F9E" w:rsidRDefault="00684F9E" w:rsidP="00CB0BF0">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Na stránkách </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://www.czechpoint.cz/uschovna/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> je možno si ověřit, jestli PDF soubor je konvertovatelný.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="394289E7" w14:textId="38CC2031" w:rsidR="00B24B0D" w:rsidRDefault="00000000">
+    <w:p w14:paraId="54719D7B" w14:textId="77777777" w:rsidR="0072713A" w:rsidRDefault="0072713A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="002776"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394289E7" w14:textId="1FE2A21B" w:rsidR="00B24B0D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc222297698"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc237258097"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="1B98BC5E">
+        <w:lastRenderedPageBreak/>
+        <w:object w:dxaOrig="0" w:dyaOrig="0" w14:anchorId="1B98BC5E">
           <v:shape id="_x0000_s2051" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:199.25pt;margin-top:23.5pt;width:75.25pt;height:48.7pt;z-index:251689472">
-            <v:imagedata r:id="rId19" o:title=""/>
+            <v:imagedata r:id="rId21" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_s2051" DrawAspect="Icon" ObjectID="_1843890495" r:id="rId20"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_s2051" DrawAspect="Icon" ObjectID="_1847871130" r:id="rId22"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="002F406E" w:rsidRPr="002F406E">
         <w:t>Číselník služeb pro podání zásilek</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidR="002F406E" w:rsidRPr="002F406E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="014F8A94" w14:textId="7A58B95D" w:rsidR="00286641" w:rsidRPr="00286641" w:rsidRDefault="00286641" w:rsidP="00286641">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>Podrobný soupis druhů zásilek</w:t>
       </w:r>
       <w:r w:rsidR="00E64D7B">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DDB5CA3" w14:textId="41968AFE" w:rsidR="008779B6" w:rsidRDefault="008779B6" w:rsidP="00CB0BF0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -15324,62 +15558,62 @@
       </w:pPr>
       <w:r w:rsidRPr="00AB0207">
         <w:t>Vysvětlivky:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E4977FA" w14:textId="77777777" w:rsidR="00AA2336" w:rsidRPr="00AB0207" w:rsidRDefault="00AA2336" w:rsidP="00AA2336">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00AB0207">
         <w:t>Úřední psaní jsou dle předpisů pouze zásilky podávané dle soudního řádu se zeleným pruhem. Zásilky podávané dle správního, daňového nebo vězeňského řádu (s modrým nebo červeným pruhem) jsou dle předpisů doporučenými zásilkami s dodejkou, ale protože mají „Poučení a Výzvu“ a nastává možné doručení fikcí, tak se doručují stejně jako Úřední psaní. Tyto zásilky se liší jak od Úředního psaní, tak od Doporučeného psaní s dodejkou, hlavně povolenými doplňkovými službami např.: Dosílka,…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA5ED4C" w14:textId="2372E56A" w:rsidR="00DE6A60" w:rsidRDefault="00DE6A60">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="31E10D4B" w14:textId="6F602408" w:rsidR="00B65E34" w:rsidRDefault="005F5C7A" w:rsidP="00250049">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc222297699"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc237258098"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Číselník stavů</w:t>
       </w:r>
       <w:r w:rsidR="00B63A1C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C77A3">
         <w:t>zásilek a chyb</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="3FCA3506" w14:textId="338AD026" w:rsidR="00F9709C" w:rsidRDefault="001C77A3" w:rsidP="00F9709C">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">V následující tabulce jsou uvedeny </w:t>
       </w:r>
       <w:r w:rsidR="00310101">
         <w:t>možné</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> stav</w:t>
       </w:r>
       <w:r w:rsidR="00310101">
         <w:t>y zásilky</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003B4D51">
         <w:t xml:space="preserve"> Stavy 000E až 00I1 jsou stavy ze systému sledování zásilek - Track &amp; Trace (T&amp;T). </w:t>
       </w:r>
       <w:r w:rsidR="003B4D51" w:rsidRPr="00566BB8">
         <w:t>T</w:t>
@@ -23487,63 +23721,63 @@
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005518E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>ne</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A6630AE" w14:textId="3CBD43D0" w:rsidR="0071001A" w:rsidRDefault="0071001A" w:rsidP="00F9709C">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4ADB2DC5" w14:textId="11792DDE" w:rsidR="00452C1C" w:rsidRDefault="00F02445" w:rsidP="00CD3211">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc315086999"/>
-      <w:bookmarkStart w:id="32" w:name="_Toc222297700"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc315086999"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc237258099"/>
       <w:r>
         <w:t>XML Soubor</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidR="00DC7E9A">
         <w:t xml:space="preserve"> se stavy zásilek</w:t>
       </w:r>
       <w:r w:rsidR="00E22A17">
         <w:t xml:space="preserve"> (změna stavu)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="5577C7D7" w14:textId="5B7EB28C" w:rsidR="00F02445" w:rsidRPr="00A714F1" w:rsidRDefault="00F02445" w:rsidP="00F02445">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Struktura XML soubor</w:t>
       </w:r>
       <w:r w:rsidR="002A7AF5">
         <w:t>ů</w:t>
       </w:r>
       <w:r>
         <w:t>, předávan</w:t>
       </w:r>
       <w:r w:rsidR="002A7AF5">
         <w:t>ých</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C77A3">
         <w:t xml:space="preserve">1 x denně </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">do </w:t>
@@ -23729,84 +23963,84 @@
       <w:r w:rsidRPr="001C77A3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Soubor se strukturou předávaného souboru:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="781F9685" w14:textId="639BD3DD" w:rsidR="00B226B9" w:rsidRDefault="00B226B9" w:rsidP="00F02445">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00320D5E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:object w:dxaOrig="1614" w:dyaOrig="1044" w14:anchorId="354D7A91">
-          <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:78.35pt;height:57.35pt" o:ole="">
-            <v:imagedata r:id="rId21" o:title=""/>
+          <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:78.25pt;height:57.45pt" o:ole="">
+            <v:imagedata r:id="rId23" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1030" DrawAspect="Icon" ObjectID="_1843890483" r:id="rId22"/>
+          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1030" DrawAspect="Icon" ObjectID="_1847871118" r:id="rId24"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="75ECA58A" w14:textId="41E8D46B" w:rsidR="001C77A3" w:rsidRPr="001C77A3" w:rsidRDefault="001C77A3" w:rsidP="00F02445">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C77A3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ukázky předávaného souboru:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F6B013D" w14:textId="0E3AF3FC" w:rsidR="001C77A3" w:rsidRDefault="0010741E" w:rsidP="00F02445">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00185708">
         <w:object w:dxaOrig="1287" w:dyaOrig="837" w14:anchorId="3364AB8A">
-          <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:65.25pt;height:42.75pt" o:ole="">
-            <v:imagedata r:id="rId23" o:title=""/>
+          <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:65.35pt;height:42.85pt" o:ole="">
+            <v:imagedata r:id="rId25" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1031" DrawAspect="Icon" ObjectID="_1843890484" r:id="rId24"/>
+          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1031" DrawAspect="Icon" ObjectID="_1847871119" r:id="rId26"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F8FA5C7" w14:textId="77777777" w:rsidR="00DD7E26" w:rsidRDefault="00DD7E26">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="534DF819" w14:textId="69216CF3" w:rsidR="002A7AF5" w:rsidRDefault="002A7AF5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Počet zásilek v jednom xml souboru je limitován</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. Pokud je p</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">řekročen maximální počet zásilek, bude pro daný den a zákazníka generováno více xml souborů se změnou stavu. </w:t>
       </w:r>
     </w:p>
@@ -23942,73 +24176,66 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4322533B" w14:textId="3FB85ADD" w:rsidR="00877C5C" w:rsidRPr="00BB1679" w:rsidRDefault="00877C5C" w:rsidP="00196393">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Tyto případy nastávají velmi zřídka, ale nelze je vyloučit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AAF9723" w14:textId="65884D9F" w:rsidR="0077442F" w:rsidRDefault="0077442F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:del w:id="33" w:author="Socha František Ing." w:date="2023-01-20T09:34:00Z">
+      <w:del w:id="34" w:author="Socha František Ing." w:date="2023-01-20T09:34:00Z">
         <w:r w:rsidDel="00BB1679">
           <w:br w:type="page"/>
         </w:r>
       </w:del>
     </w:p>
-    <w:p w14:paraId="740ACAE7" w14:textId="77777777" w:rsidR="0077442F" w:rsidRPr="00BD17DA" w:rsidRDefault="0077442F" w:rsidP="00F02445">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1BD5AA7C" w14:textId="77777777" w:rsidR="003A0C97" w:rsidRDefault="003A0C97" w:rsidP="003A0C97">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc222297701"/>
-      <w:r>
+      <w:bookmarkStart w:id="35" w:name="_Toc237258100"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Hromadná konverzní pošta API</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="23DFD979" w14:textId="394E1E1B" w:rsidR="005A1E7C" w:rsidRDefault="003A0C97" w:rsidP="00DC1F4D">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>K dispozici jsou tyto služby:</w:t>
       </w:r>
       <w:r w:rsidR="005A1E7C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FD0F43F" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -24141,57 +24368,57 @@
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3B1F">
         <w:t>š</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ovací údaje </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3B1F">
         <w:t>j</w:t>
       </w:r>
       <w:r>
         <w:t>sou předávány v hlavičce požadavku.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36288F34" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D0A88E5" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc52275894"/>
-      <w:bookmarkStart w:id="36" w:name="_Toc222297702"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc52275894"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc237258101"/>
       <w:r>
         <w:t>API – Odeslání XML souboru do HP</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="28328C37" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Služba pro odeslání XML souboru (zásilky) zákazníkem do systému HP. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3639D759" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zákazník této služby předá POST požadavkem tyto informace: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6407421A" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="40"/>
@@ -24316,94 +24543,94 @@
         <w:t xml:space="preserve">list – zůstane nevyplněno </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EB00C98" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3"/>
     <w:p w14:paraId="52E0041A" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:spacing w:after="40"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="770A2DF6" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>XSD schéma POST požadavku:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C92325F" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:object w:dxaOrig="1708" w:dyaOrig="1105" w14:anchorId="6F109179">
-          <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:86.25pt;height:42.75pt" o:ole="">
-            <v:imagedata r:id="rId25" o:title=""/>
+          <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:86.15pt;height:42.85pt" o:ole="">
+            <v:imagedata r:id="rId27" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1032" DrawAspect="Icon" ObjectID="_1843890485" r:id="rId26"/>
+          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1032" DrawAspect="Icon" ObjectID="_1847871120" r:id="rId28"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FA35807" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:r>
         <w:t>Požadavek na odeslání XML souboru je realizován HTTPS požadavkem POST: content type  "multipart/form-data".</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6874E580" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:r>
         <w:t>Pro bezchybný přenos musí být správně poskládané tělo odesílaného požadavku. Každá položka se musí oddělit pomocí „</w:t>
       </w:r>
       <w:r w:rsidRPr="002265F8">
         <w:t>boundary</w:t>
       </w:r>
       <w:r>
         <w:t>“. Po vložení dat do těla je nezbytné za data také vložit „</w:t>
       </w:r>
       <w:r w:rsidRPr="00B172CC">
         <w:t>boundary</w:t>
       </w:r>
       <w:r>
         <w:t>“.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67953B23" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:spacing w:after="40"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="630A8D2C" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Příklad požadavku na odeslání XML souboru:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26D6BA8F" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3"/>
     <w:p w14:paraId="16BFD72B" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">POST /sendfile/sendfile.php HTTP/1.1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58AE5094" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:r>
         <w:t xml:space="preserve">Content-Type: multipart/form-data; boundary=---------------------------8cff83c3391c39b  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3256344E" w14:textId="50E87125" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:r>
         <w:t>Host: online</w:t>
       </w:r>
       <w:r w:rsidR="002C1F30">
         <w:t>.test</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.postservis.cz  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30215573" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:r>
         <w:t>Content-Length: 10492</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09D7F0B3" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
@@ -24572,81 +24799,81 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00033E90">
         <w:t>Popis struktury podacího souboru XML</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09909888" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Struktura odpovědi v XSD:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B385FFE" w14:textId="72957D56" w:rsidR="006069D3" w:rsidRDefault="00C32018" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:object w:dxaOrig="1695" w:dyaOrig="810" w14:anchorId="69A9C6D7">
-          <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:86.65pt;height:42.75pt" o:ole="">
-            <v:imagedata r:id="rId27" o:title=""/>
+          <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:86.55pt;height:42.85pt" o:ole="">
+            <v:imagedata r:id="rId29" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1033" DrawAspect="Content" ObjectID="_1843890486" r:id="rId28"/>
+          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1033" DrawAspect="Content" ObjectID="_1847871121" r:id="rId30"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC74ACC" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Příklad správné odpovědi založení zásilky:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="548D3E70" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Hlk146612539"/>
+      <w:bookmarkStart w:id="38" w:name="_Hlk146612539"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>&lt;?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="A31515"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>xml</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
@@ -24842,51 +25069,50 @@
     </w:p>
     <w:p w14:paraId="47B0884D" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">  &lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="A31515"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>status</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r>
@@ -25029,50 +25255,51 @@
     </w:p>
     <w:p w14:paraId="25DF91B4" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">  &lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="A31515"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>id_hp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r>
@@ -25719,51 +25946,51 @@
         <w:t>&lt;/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="A31515"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>dataroot</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p w14:paraId="4D9E6FCC" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5233C265" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Příklad chybové odpovědi:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26B57C01" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="000000"/>
@@ -26886,114 +27113,114 @@
         <w:pStyle w:val="Nadpis3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00544385">
         <w:t>URL adresy, účty</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3125104E" w14:textId="63338FEA" w:rsidR="002860C0" w:rsidRPr="002860C0" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Testovací prostředí:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">API: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="002C1F30" w:rsidRPr="00DB16AF">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://online2.test.postservis.cz/sendfile/sendfile.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002C1F30">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008B3DD8">
         <w:t>Testovací</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Html: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="002C1F30" w:rsidRPr="00DB16AF">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://online2.test.postservis.cz/sendfile/test.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002C1F30">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002860C0">
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="002860C0">
         <w:t>Pro test je možné použít tento účet:</w:t>
       </w:r>
       <w:r w:rsidR="002860C0">
         <w:br/>
         <w:t>Uživatelské jméno: dreplech</w:t>
       </w:r>
       <w:r w:rsidR="002860C0">
         <w:br/>
         <w:t>Heslo: dreplech</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AD67FC1" w14:textId="4E396778" w:rsidR="006069D3" w:rsidRDefault="002860C0" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Ostré prostředí:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">API: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00E3507D">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://online2.postservis.cz/sendfile/sendfile.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="41EFFBD6" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1191"/>
           <w:tab w:val="num" w:pos="2608"/>
         </w:tabs>
@@ -27388,51 +27615,50 @@
               <w:t>Proměnná user je prázdná</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006069D3" w:rsidRPr="00BD2CC6" w14:paraId="014C963C" w14:textId="77777777" w:rsidTr="00467807">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7661D5CB" w14:textId="77777777" w:rsidR="006069D3" w:rsidRPr="00BD2CC6" w:rsidRDefault="006069D3" w:rsidP="00467807">
             <w:pPr>
               <w:pStyle w:val="cpNormal"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2CC6">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>- 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2253BB7E" w14:textId="77777777" w:rsidR="006069D3" w:rsidRPr="00BD2CC6" w:rsidRDefault="006069D3" w:rsidP="00467807">
             <w:pPr>
               <w:pStyle w:val="cpNormal"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2CC6">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Proměnná password neexistuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -27479,50 +27705,51 @@
               <w:t>Proměnná password je prázdná</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006069D3" w:rsidRPr="00BD2CC6" w14:paraId="0FA8A6FF" w14:textId="77777777" w:rsidTr="00467807">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59897B76" w14:textId="77777777" w:rsidR="006069D3" w:rsidRPr="00BD2CC6" w:rsidRDefault="006069D3" w:rsidP="00467807">
             <w:pPr>
               <w:pStyle w:val="cpNormal"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2CC6">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>- 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A523ADB" w14:textId="77777777" w:rsidR="006069D3" w:rsidRPr="00BD2CC6" w:rsidRDefault="006069D3" w:rsidP="00467807">
             <w:pPr>
               <w:pStyle w:val="cpNormal"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD2CC6">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Proměnná job neexistuje</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -28060,57 +28287,57 @@
             <w:pPr>
               <w:pStyle w:val="cpNormal"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009803FD">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nepodařilo se ověřit pobočku</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B9DFC5F" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48D3A809" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc52275895"/>
-      <w:bookmarkStart w:id="39" w:name="_Toc222297703"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc52275895"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc237258102"/>
       <w:r>
         <w:t>API – stažení XML se stavem zásilek</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="7AE2400D" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tuto službu může zákazník pro stáhnutí XML souboru, se  souhrnným stavem přehledů zásilek, za všechny pobočky. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B23EEA4" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Zákazník při volání této služby předá POST požadavkem tyto informace:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C86F087" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
@@ -28281,54 +28508,54 @@
       <w:r w:rsidRPr="00F8191F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>list = 0</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FD95A96" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>XSD schéma POST požadavku:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6074FDA3" w14:textId="1A0F86C6" w:rsidR="006069D3" w:rsidRDefault="0005253B" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r w:rsidRPr="00A949E8">
         <w:object w:dxaOrig="1644" w:dyaOrig="816" w14:anchorId="70EE006E">
-          <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:65.25pt;height:35.2pt" o:ole="">
-            <v:imagedata r:id="rId32" o:title=""/>
+          <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:65.35pt;height:35.4pt" o:ole="">
+            <v:imagedata r:id="rId34" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1034" DrawAspect="Content" ObjectID="_1843890487" r:id="rId33"/>
+          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1034" DrawAspect="Content" ObjectID="_1847871122" r:id="rId35"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="03334B8E" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1290"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61E64B4B" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1290"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Požadavek na stáhnutí XML souboru se stavem zásilky je realizován HTTPS požadavkem POST, „content-type“ musí být nastaven na „</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26632">
         <w:t>app</w:t>
       </w:r>
       <w:r>
         <w:t>lication/x-www-form-urlencoded “.</w:t>
       </w:r>
@@ -28761,90 +28988,89 @@
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F946CB5" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>XML</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C1B07E3" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Struktura odpovědi pro seznam souborů v XSD:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="440A68C8" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:object w:dxaOrig="1544" w:dyaOrig="1000" w14:anchorId="75938095">
-          <v:shape id="_x0000_i1035" type="#_x0000_t75" style="width:78.35pt;height:50.25pt" o:ole="">
-            <v:imagedata r:id="rId34" o:title=""/>
+          <v:shape id="_x0000_i1035" type="#_x0000_t75" style="width:78.25pt;height:50.35pt" o:ole="">
+            <v:imagedata r:id="rId36" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1035" DrawAspect="Icon" ObjectID="_1843890488" r:id="rId35"/>
+          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1035" DrawAspect="Icon" ObjectID="_1847871123" r:id="rId37"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E6287E9" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Příklad odpovědi seznamu vystavených souborů:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0504EBE3" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>&lt;?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="A31515"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>xml</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -29124,50 +29350,51 @@
     </w:p>
     <w:p w14:paraId="668CE5DE" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">  &lt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="A31515"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>krok</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r>
@@ -30518,54 +30745,54 @@
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="083A6E7D" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44AD5467" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Struktura odpovědi, pokud není soubor ke stažení, nebo dojde k chybě požadavku.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="488BC697" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:object w:dxaOrig="1544" w:dyaOrig="1000" w14:anchorId="36B8C173">
-          <v:shape id="_x0000_i1036" type="#_x0000_t75" style="width:78.35pt;height:50.25pt" o:ole="">
-            <v:imagedata r:id="rId36" o:title=""/>
+          <v:shape id="_x0000_i1036" type="#_x0000_t75" style="width:78.25pt;height:50.35pt" o:ole="">
+            <v:imagedata r:id="rId38" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1036" DrawAspect="Icon" ObjectID="_1843890489" r:id="rId37"/>
+          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1036" DrawAspect="Icon" ObjectID="_1847871124" r:id="rId39"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="354E5A29" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Příklad odpovědi pokud by nastala chyba:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19E59F6E" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -31188,73 +31415,73 @@
         <w:t>txt – hodnoty jsou oddělené tabulátorem chr(9) a řádky znaky CRLF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CF039B1" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
       </w:pPr>
       <w:r>
         <w:t>csv – hodnoty jsou oddělené středníkem - chr(59) a řádky znaky CRLF</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>xml – viz struktura odpovědi pro seznam souborů, která je uvedena níže.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E229AC" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>list – určuje, jestli se má stáhnout seznam vystavených souborů (</w:t>
       </w:r>
       <w:r w:rsidRPr="007B1CFD">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>povinný</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">0 – (krok 4) předává se název souboru ke stažení </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D657451" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:firstLine="273"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> (krok 5) předává se název souboru k smazání </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>1 – stažení XML seznamu vystavených souborů</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="582C102E" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">kategorie – vyfiltruje soubory dle zadané kategorie. Pro nerozlišování kategorií se zadá 0. Tato proměnná má vliv jen v případě, pokud je </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8191F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>list = 1</w:t>
       </w:r>
@@ -31305,54 +31532,54 @@
         <w:t>povinný</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="140F9032" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="341B93B3" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>XSD schéma POST požadavku:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20FE0316" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00A949E8">
         <w:object w:dxaOrig="1849" w:dyaOrig="900" w14:anchorId="68E23337">
-          <v:shape id="_x0000_i1037" type="#_x0000_t75" style="width:1in;height:36.8pt" o:ole="">
-            <v:imagedata r:id="rId38" o:title=""/>
+          <v:shape id="_x0000_i1037" type="#_x0000_t75" style="width:1in;height:36.6pt" o:ole="">
+            <v:imagedata r:id="rId40" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1037" DrawAspect="Content" ObjectID="_1843890490" r:id="rId39"/>
+          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1037" DrawAspect="Content" ObjectID="_1847871125" r:id="rId41"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC91A4A" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1290"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Požadavek na stáhnutí XML souboru se stavem zásilky je realizován HTTPS požadavkem POST, „content-type“ musí být nastaven na „</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26632">
         <w:t>app</w:t>
       </w:r>
       <w:r>
         <w:t>lication/x-www-form-urlencoded “.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D0264AB" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1290"/>
         </w:tabs>
       </w:pPr>
@@ -31974,250 +32201,246 @@
         <w:t>&lt;/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="A31515"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="744C82C9" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
+    <w:p w14:paraId="26693F4B" w14:textId="3AFB28C5" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="008D2279">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1290"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>&lt;/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="A31515"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>dataroot</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36423EA0" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
+    <w:p w14:paraId="5713356D" w14:textId="77777777" w:rsidR="008D2279" w:rsidRPr="008D2279" w:rsidRDefault="008D2279" w:rsidP="008D2279">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1290"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EADD872" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...11 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Výstupy, pokud má parametr </w:t>
       </w:r>
       <w:r w:rsidRPr="00841253">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>list</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> hodnotu 1 jsou shodné, jako v kapitole 8.2.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="08FA6D3E" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A3DA2FE" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1191"/>
           <w:tab w:val="num" w:pos="2608"/>
         </w:tabs>
         <w:ind w:left="2608"/>
       </w:pPr>
       <w:r>
         <w:t>URL adresy, účty</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79A297FA" w14:textId="6DFBB688" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Testovací prostředí:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">API: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidR="00BC49D1" w:rsidRPr="00DB16AF">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://online.test.postservis.cz/commandApi/common.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BC49D1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008B3DD8">
         <w:t>Testovací</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Html: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidR="00BC49D1" w:rsidRPr="00DB16AF">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://online.test.postservis.cz/commandApi/dwtest.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BC49D1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DAD4A61" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Ostré prostředí:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">API: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="005B5E12">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://online.postservis.cz/commandApi/common.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Testovací html: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="00861570">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://online.postservis.cz/commandApi/dwtest.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2C0B4F1F" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Pro test na obou prostředích je možné použít tento účet:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Uživatelské jméno: dreplech</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Heslo: dreplech</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48E710AF" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1191"/>
           <w:tab w:val="num" w:pos="2608"/>
         </w:tabs>
         <w:ind w:left="2608"/>
       </w:pPr>
       <w:r>
         <w:t>Chybové stavy API pro smazání a stažení souboru</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -32677,66 +32900,66 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4969" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E23D56F" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="00467807">
             <w:r w:rsidRPr="00D63CA7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Služba je dočasně blokována, probíhá údržba služby</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="342625DC" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68248859" w14:textId="77777777" w:rsidR="003A0C97" w:rsidRPr="00B62EFF" w:rsidRDefault="003A0C97" w:rsidP="003A0C97">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc72736366"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc72736366"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc237258103"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:r>
         <w:t>API -</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62EFF">
         <w:t xml:space="preserve"> kontrol</w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62EFF">
         <w:t xml:space="preserve"> stavu zásilky</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="5C8FB4DE" w14:textId="197DC185" w:rsidR="003A0C97" w:rsidRDefault="003A0C97" w:rsidP="003A0C97">
       <w:r>
         <w:t>Tuto službu může zákazník využít pro zjištění aktuálního stavu zásilky.</w:t>
       </w:r>
       <w:r w:rsidR="00603999">
         <w:t xml:space="preserve"> Tato služba je určena pro testování. Stav zásilky by měl být určen výhradně ze souboru o změně stavu, který je jednou denně generován.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3B1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Zákazník při volání této služby předá tyto informace:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="101A9021" w14:textId="77777777" w:rsidR="003A0C97" w:rsidRDefault="003A0C97" w:rsidP="00535119">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
@@ -32857,51 +33080,50 @@
         <w:t>'</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="551B9E18" w14:textId="77777777" w:rsidR="003A0C97" w:rsidRDefault="003A0C97" w:rsidP="003A0C97">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Výstup této službu je XML dokument s detaily datové zprávy. Struktura XML dokumentu je stejná jako u denního přehledu stavu zakázek, viz bod č.7. K</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3B1F">
         <w:t>ódování</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> XML dokumentu je</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3B1F">
         <w:t xml:space="preserve"> UTF-8.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F8CE00E" w14:textId="77777777" w:rsidR="003A0C97" w:rsidRDefault="003A0C97" w:rsidP="003A0C97">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Příklad odpovědi:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A7C2AAF" w14:textId="77777777" w:rsidR="003A0C97" w:rsidRPr="006B6A43" w:rsidRDefault="003A0C97" w:rsidP="003A0C97">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B6A43">
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -33048,50 +33270,51 @@
         <w:t>?&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="087E8539" w14:textId="77777777" w:rsidR="003A0C97" w:rsidRPr="006B6A43" w:rsidRDefault="003A0C97" w:rsidP="003A0C97">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B6A43">
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="006B6A43">
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="A31515"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>datove_zpravy</w:t>
       </w:r>
       <w:r w:rsidRPr="006B6A43">
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="006B6A43">
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
@@ -34771,149 +34994,149 @@
     <w:p w14:paraId="7F0B7B3B" w14:textId="77777777" w:rsidR="003A0C97" w:rsidRDefault="003A0C97" w:rsidP="003A0C97">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
       </w:pPr>
       <w:r>
         <w:t>URL adresy, účty</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="664444D0" w14:textId="77EE682A" w:rsidR="00BC49D1" w:rsidRDefault="003A0C97" w:rsidP="00BC49D1">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Testovac</w:t>
       </w:r>
       <w:r>
         <w:t>í prostředí:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">API: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidR="00BC49D1" w:rsidRPr="00DB16AF">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://online2.test.postservis.cz/hak/datovaZpravaDetail.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BC49D1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00BC49D1">
         <w:t xml:space="preserve">Testovací html: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidR="00BC49D1" w:rsidRPr="00DB16AF">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://online2.test.postservis.cz/hak/haktest.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="187C573C" w14:textId="6410DB6B" w:rsidR="00607FBB" w:rsidRDefault="00607FBB" w:rsidP="003A0C97">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Pro test na testovacím prostředí je možné použít tento účet:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Uživatelské jméno: dreplech</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Heslo: dreplech</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">dmID: </w:t>
       </w:r>
       <w:r w:rsidRPr="006D477F">
         <w:t>6979815</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C1F0C00" w14:textId="2D3603A2" w:rsidR="003A0C97" w:rsidRDefault="003A0C97" w:rsidP="003A0C97">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Ostré prostředí:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">API: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidR="00281452">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://online2.postservis.cz/hak/datovaZpravaDetail.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Testovací html: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidR="00281452">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://online2.postservis.cz/hak/haktest.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5C77531C" w14:textId="52CDFDFA" w:rsidR="009D5279" w:rsidRPr="00B62EFF" w:rsidRDefault="009D5279" w:rsidP="009D5279">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc222297705"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc237258104"/>
       <w:r>
         <w:t>API –</w:t>
       </w:r>
       <w:r w:rsidRPr="00B62EFF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>stažení skenů</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="68BC31E3" w14:textId="0E18619D" w:rsidR="009D5279" w:rsidRDefault="009D5279" w:rsidP="009D5279">
       <w:r>
         <w:t>Tuto službu může zákazník využít pro download skenů</w:t>
       </w:r>
       <w:r w:rsidR="00063371">
         <w:t xml:space="preserve"> dodejek</w:t>
       </w:r>
       <w:r>
         <w:t>, pokud jsou k dispozici.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3B1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Zákazník při volání této služby předá tyto informace:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16D2ADB4" w14:textId="77777777" w:rsidR="009D5279" w:rsidRDefault="009D5279" w:rsidP="009D5279">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
@@ -34957,74 +35180,74 @@
         <w:pStyle w:val="cpNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>dmID – ID datové zprávy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A197730" w14:textId="77777777" w:rsidR="009D5279" w:rsidRDefault="009D5279" w:rsidP="009D5279">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:spacing w:after="40"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DFE3138" w14:textId="3E1B3AF5" w:rsidR="009D5279" w:rsidRDefault="009D5279" w:rsidP="009D5279">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1290"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Požadavek na stáhnutí skenů je realizován HTTPS požadavkem POST, „content-type“ musí být nastaven na „</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26632">
         <w:t>app</w:t>
       </w:r>
       <w:r>
         <w:t>lication/x-www-form-urlencoded “.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BB327CF" w14:textId="77777777" w:rsidR="009D5279" w:rsidRDefault="009D5279" w:rsidP="009D5279">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1290"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="430AEA6B" w14:textId="77777777" w:rsidR="009D5279" w:rsidRDefault="009D5279" w:rsidP="009D5279">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1290"/>
         </w:tabs>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Příklad předání položek v POST.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14CFE9E2" w14:textId="77777777" w:rsidR="009D5279" w:rsidRDefault="009D5279" w:rsidP="009D5279">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="0001185A">
         <w:t>'user=</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> dreplech</w:t>
       </w:r>
       <w:r w:rsidRPr="0001185A">
         <w:t>&amp;passw</w:t>
       </w:r>
       <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="0001185A">
         <w:t>d=</w:t>
       </w:r>
       <w:r>
         <w:t>dreplech</w:t>
       </w:r>
@@ -35080,54 +35303,54 @@
         </w:rPr>
         <w:t>s detaily</w:t>
       </w:r>
       <w:r w:rsidRPr="009C5640">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> skenu:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DB86D53" w14:textId="20B9B8A9" w:rsidR="009C5640" w:rsidRDefault="009C5640" w:rsidP="00F17A27">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00277E70">
         <w:object w:dxaOrig="1740" w:dyaOrig="810" w14:anchorId="69A6A9D4">
-          <v:shape id="_x0000_i1038" type="#_x0000_t75" style="width:87.05pt;height:40.75pt" o:ole="">
-            <v:imagedata r:id="rId48" o:title=""/>
+          <v:shape id="_x0000_i1038" type="#_x0000_t75" style="width:87pt;height:40.8pt" o:ole="">
+            <v:imagedata r:id="rId50" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1038" DrawAspect="Content" ObjectID="_1843890491" r:id="rId49"/>
+          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1038" DrawAspect="Content" ObjectID="_1847871126" r:id="rId51"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CD370FD" w14:textId="2CF30E3A" w:rsidR="009430B6" w:rsidRDefault="009430B6" w:rsidP="00F17A27">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="009430B6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Příklad odpovědi s detaily skenu</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="004E1A56">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E84F38F" w14:textId="77777777" w:rsidR="009D5279" w:rsidRPr="009D5279" w:rsidRDefault="009D5279" w:rsidP="00F17A27">
       <w:pPr>
@@ -37699,51 +37922,50 @@
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67DEC687" w14:textId="77777777" w:rsidR="003C0D52" w:rsidRPr="003C0D52" w:rsidRDefault="003C0D52" w:rsidP="003C0D52">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0D52">
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">        &lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0D52">
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="A31515"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>poradove_cislo_dolozky</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0D52">
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003C0D52">
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
@@ -37998,50 +38220,51 @@
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="230DFE10" w14:textId="77777777" w:rsidR="003C0D52" w:rsidRPr="003C0D52" w:rsidRDefault="003C0D52" w:rsidP="003C0D52">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0D52">
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">        &lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0D52">
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="A31515"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>dataSoubor</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0D52">
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0D52">
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
@@ -38266,144 +38489,144 @@
     <w:p w14:paraId="67B86C74" w14:textId="77777777" w:rsidR="009647E7" w:rsidRDefault="009647E7" w:rsidP="009647E7">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
       </w:pPr>
       <w:r>
         <w:t>URL adresy, účty</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FE4A791" w14:textId="4962AF3D" w:rsidR="00607FBB" w:rsidRDefault="00607FBB" w:rsidP="00607FBB">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Testovac</w:t>
       </w:r>
       <w:r>
         <w:t>í prostředí:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">API: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidR="00BC49D1" w:rsidRPr="00DB16AF">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://online2.test.postservis.cz/hak/downloadSken.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BC49D1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Testovací html: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidR="00BC49D1" w:rsidRPr="00DB16AF">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://online2.test.postservis.cz/hak/haktest.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="51FD1FF8" w14:textId="77777777" w:rsidR="00607FBB" w:rsidRDefault="00607FBB" w:rsidP="00607FBB">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Pro test na testovacím prostředí je možné použít tento účet:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Uživatelské jméno: dreplech</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Heslo: dreplech</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">dmID: </w:t>
       </w:r>
       <w:r w:rsidRPr="006D477F">
         <w:t>6979815</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C05311" w14:textId="77777777" w:rsidR="00607FBB" w:rsidRDefault="00607FBB" w:rsidP="00607FBB">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Ostré prostředí:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">API: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://online2.postservis.cz/hak/downloadSken.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Testovací html: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://online2.postservis.cz/hak/haktest.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2D546D53" w14:textId="4A8C8FD2" w:rsidR="000E0C2B" w:rsidRPr="000E0C2B" w:rsidRDefault="009647E7" w:rsidP="009647E7">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc222297706"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc237258105"/>
       <w:r>
         <w:t>Chybové stavy API</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="7E540296" w14:textId="0CFF3826" w:rsidR="009647E7" w:rsidRDefault="009647E7" w:rsidP="00571DE5">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jestliže dojde k chybě </w:t>
       </w:r>
       <w:r w:rsidR="009426DC">
         <w:t>při volání API</w:t>
       </w:r>
       <w:r w:rsidR="00602FC9">
         <w:t xml:space="preserve"> – Stažení skenů, nebo Kontrola stavů zásilky</w:t>
       </w:r>
       <w:r w:rsidR="009426DC">
         <w:t xml:space="preserve"> služeb Hromadné k</w:t>
       </w:r>
       <w:r>
         <w:t>onverzní pošt</w:t>
       </w:r>
       <w:r w:rsidR="009426DC">
         <w:t>y</w:t>
       </w:r>
@@ -39232,56 +39455,56 @@
             <w:r w:rsidRPr="002828A6">
               <w:t xml:space="preserve"> existuje, sken není k</w:t>
             </w:r>
             <w:r w:rsidR="00CC4749">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002828A6">
               <w:t>dispozici</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="049C125E" w14:textId="77777777" w:rsidR="00CC4749" w:rsidRDefault="00CC4749">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="619D5069" w14:textId="0C124774" w:rsidR="00852B26" w:rsidRPr="00127C9A" w:rsidRDefault="00852B26" w:rsidP="00CC4749">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc222297707"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc237258106"/>
       <w:r w:rsidRPr="00127C9A">
         <w:lastRenderedPageBreak/>
         <w:t>Náhledy obálek</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="15E8BD49" w14:textId="77777777" w:rsidR="008C5378" w:rsidRDefault="008C5378" w:rsidP="008C5378">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Doporučená zásilka ČR</w:t>
       </w:r>
     </w:p>
@@ -39297,51 +39520,51 @@
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="175CCB77" wp14:editId="56D08184">
             <wp:extent cx="6299835" cy="3192145"/>
             <wp:effectExtent l="0" t="0" r="5715" b="8255"/>
             <wp:docPr id="67" name="Obrázek 67"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 18"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54" cstate="print">
+                    <a:blip r:embed="rId56" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6299835" cy="3192145"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -39400,51 +39623,51 @@
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="471A2330" wp14:editId="23EA2A2C">
             <wp:extent cx="6299835" cy="3189605"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:docPr id="68" name="Obrázek 68"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 20"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55" cstate="print">
+                    <a:blip r:embed="rId57" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6299835" cy="3189605"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -39542,51 +39765,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F65384C" wp14:editId="77161BA4">
             <wp:extent cx="5343199" cy="3752698"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:docPr id="1246888389" name="Obrázek 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 32"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56" cstate="print">
+                    <a:blip r:embed="rId58" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5400137" cy="3792687"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -39637,51 +39860,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Courier New"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0ADBAE94" wp14:editId="0DEDCE75">
             <wp:extent cx="5149900" cy="3389118"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:docPr id="31" name="Obrázek 31"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 11"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57">
+                    <a:blip r:embed="rId59">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5194661" cy="3418575"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -39752,51 +39975,51 @@
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7757757E" wp14:editId="7BCB5279">
             <wp:extent cx="6299835" cy="3091180"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:docPr id="66" name="Obrázek 66"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 16"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58" cstate="print">
+                    <a:blip r:embed="rId60" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6299835" cy="3091180"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -39873,118 +40096,118 @@
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F027781" wp14:editId="24FA0195">
             <wp:extent cx="6299835" cy="2969895"/>
             <wp:effectExtent l="0" t="0" r="5715" b="1905"/>
             <wp:docPr id="65" name="Obrázek 65"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 14"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59">
+                    <a:blip r:embed="rId61">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6299835" cy="2969895"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B0CAFF5" w14:textId="77777777" w:rsidR="008C5378" w:rsidRDefault="008C5378" w:rsidP="008C5378">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008C5378" w:rsidSect="00254604">
-      <w:headerReference w:type="default" r:id="rId60"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId62"/>
+      <w:headerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:headerReference w:type="first" r:id="rId64"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2155" w:right="851" w:bottom="1531" w:left="1134" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="660F70F1" w14:textId="77777777" w:rsidR="00887359" w:rsidRDefault="00887359" w:rsidP="00E26E3A">
+    <w:p w14:paraId="5AB5D3E4" w14:textId="77777777" w:rsidR="001C2D14" w:rsidRDefault="001C2D14" w:rsidP="00E26E3A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CB40714" w14:textId="77777777" w:rsidR="00887359" w:rsidRDefault="00887359" w:rsidP="00E26E3A">
+    <w:p w14:paraId="5A39BB53" w14:textId="77777777" w:rsidR="001C2D14" w:rsidRDefault="001C2D14" w:rsidP="00E26E3A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -40131,61 +40354,61 @@
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>Zapsaný v Obchodním rejstříku u Městského soudu v Praze, spisová značka A7565</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00F82EBF">
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>www.ceskaposta.cz</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A74E084" w14:textId="77777777" w:rsidR="00887359" w:rsidRDefault="00887359" w:rsidP="00E26E3A">
+    <w:p w14:paraId="201343E2" w14:textId="77777777" w:rsidR="001C2D14" w:rsidRDefault="001C2D14" w:rsidP="00E26E3A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61316AE6" w14:textId="77777777" w:rsidR="00887359" w:rsidRDefault="00887359" w:rsidP="00E26E3A">
+    <w:p w14:paraId="4ACB14AF" w14:textId="77777777" w:rsidR="001C2D14" w:rsidRDefault="001C2D14" w:rsidP="00E26E3A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="675E039A" w14:textId="3DC2749E" w:rsidR="008A52AC" w:rsidRPr="002864E3" w:rsidRDefault="008A52AC" w:rsidP="00251DCD">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="1707"/>
       </w:tabs>
       <w:spacing w:before="260"/>
       <w:ind w:left="1701"/>
       <w:rPr>
         <w:color w:val="002776"/>
       </w:rPr>
     </w:pPr>
@@ -41018,50 +41241,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30ED3F5B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C7268DF2"/>
+    <w:lvl w:ilvl="0" w:tplc="04050017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="393D2693"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E2AA7A0"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -41130,51 +41439,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D2D1F34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D047EEE"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -41243,51 +41552,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="487D1F68"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="38AC85C4"/>
     <w:styleLink w:val="cpBulleting"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="cpListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="454"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="FDC82F"/>
         <w:u w:color="FFFFFF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -41383,51 +41692,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C63311E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="641E39D0"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -41496,51 +41805,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D754267"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C3CFA7E"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -41609,51 +41918,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FF536D2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1B46A2CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nadpis1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2381"/>
         </w:tabs>
         <w:ind w:left="2381" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nadpis2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
@@ -41749,69 +42058,69 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9528" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1694116219">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="913055434">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1627657615">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="698894931">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1951741659">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="888997261">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1868180403">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="909998551">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2066368641">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="861169597">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1454400980">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="154272728">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
@@ -41926,94 +42235,124 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1334138190">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2132741182">
+    <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Socha František Ing.">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::socha.frantisek@cpost.cz::ff272c1b-a3ef-4cad-895f-be2855b022c2"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="190"/>
+  <w:zoom w:percent="180"/>
   <w:displayBackgroundShape/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2063"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -42132,94 +42471,98 @@
     <w:rsid w:val="001312DD"/>
     <w:rsid w:val="001325CB"/>
     <w:rsid w:val="00133DB4"/>
     <w:rsid w:val="00135C9C"/>
     <w:rsid w:val="00135EB8"/>
     <w:rsid w:val="00136150"/>
     <w:rsid w:val="00136982"/>
     <w:rsid w:val="00137193"/>
     <w:rsid w:val="00140936"/>
     <w:rsid w:val="0014173A"/>
     <w:rsid w:val="00141CDF"/>
     <w:rsid w:val="00142266"/>
     <w:rsid w:val="00144085"/>
     <w:rsid w:val="00147C45"/>
     <w:rsid w:val="00147FD1"/>
     <w:rsid w:val="00156C8B"/>
     <w:rsid w:val="00157F65"/>
     <w:rsid w:val="00160A68"/>
     <w:rsid w:val="00160A8C"/>
     <w:rsid w:val="00162363"/>
     <w:rsid w:val="00163F20"/>
     <w:rsid w:val="00166939"/>
     <w:rsid w:val="00170048"/>
     <w:rsid w:val="00171DE6"/>
     <w:rsid w:val="001734BC"/>
+    <w:rsid w:val="001765AA"/>
     <w:rsid w:val="001769EF"/>
     <w:rsid w:val="00176D4A"/>
     <w:rsid w:val="00181CA4"/>
     <w:rsid w:val="00181E9B"/>
     <w:rsid w:val="0018264F"/>
     <w:rsid w:val="00182709"/>
     <w:rsid w:val="00182CA5"/>
     <w:rsid w:val="001843AE"/>
     <w:rsid w:val="00184806"/>
     <w:rsid w:val="00184835"/>
     <w:rsid w:val="00184B50"/>
     <w:rsid w:val="00185708"/>
     <w:rsid w:val="00185C63"/>
     <w:rsid w:val="00190879"/>
+    <w:rsid w:val="00191440"/>
     <w:rsid w:val="001933D4"/>
     <w:rsid w:val="00193DF2"/>
     <w:rsid w:val="00195971"/>
     <w:rsid w:val="00196393"/>
     <w:rsid w:val="00196C2A"/>
     <w:rsid w:val="001A02EA"/>
     <w:rsid w:val="001A2F9D"/>
     <w:rsid w:val="001B06CA"/>
     <w:rsid w:val="001B1B13"/>
     <w:rsid w:val="001B3636"/>
     <w:rsid w:val="001B37D5"/>
     <w:rsid w:val="001B41B9"/>
     <w:rsid w:val="001B4FC6"/>
     <w:rsid w:val="001B6E04"/>
     <w:rsid w:val="001B7466"/>
+    <w:rsid w:val="001C2D14"/>
     <w:rsid w:val="001C322B"/>
     <w:rsid w:val="001C3494"/>
     <w:rsid w:val="001C353C"/>
     <w:rsid w:val="001C77A3"/>
     <w:rsid w:val="001D08B4"/>
     <w:rsid w:val="001D1975"/>
     <w:rsid w:val="001D2D19"/>
     <w:rsid w:val="001D5585"/>
     <w:rsid w:val="001D5F44"/>
     <w:rsid w:val="001D6E77"/>
     <w:rsid w:val="001E250B"/>
     <w:rsid w:val="001E2EF0"/>
     <w:rsid w:val="001E32A5"/>
     <w:rsid w:val="001E3537"/>
     <w:rsid w:val="001E5642"/>
+    <w:rsid w:val="001E694F"/>
     <w:rsid w:val="001F22DC"/>
     <w:rsid w:val="001F332C"/>
     <w:rsid w:val="001F3641"/>
     <w:rsid w:val="001F4260"/>
     <w:rsid w:val="001F4EAD"/>
     <w:rsid w:val="001F5B9C"/>
     <w:rsid w:val="001F741B"/>
     <w:rsid w:val="002003ED"/>
     <w:rsid w:val="00200A95"/>
     <w:rsid w:val="00200D7C"/>
     <w:rsid w:val="00204209"/>
     <w:rsid w:val="0020445F"/>
     <w:rsid w:val="00205D0A"/>
     <w:rsid w:val="00206D53"/>
     <w:rsid w:val="00207348"/>
     <w:rsid w:val="00211595"/>
     <w:rsid w:val="00212034"/>
     <w:rsid w:val="00213341"/>
     <w:rsid w:val="00213416"/>
     <w:rsid w:val="00215427"/>
     <w:rsid w:val="00217E5C"/>
     <w:rsid w:val="00220F55"/>
     <w:rsid w:val="0022161F"/>
     <w:rsid w:val="002229D4"/>
     <w:rsid w:val="002239FA"/>
@@ -42339,50 +42682,51 @@
     <w:rsid w:val="003522F6"/>
     <w:rsid w:val="00354CE8"/>
     <w:rsid w:val="00356035"/>
     <w:rsid w:val="00356A3D"/>
     <w:rsid w:val="00357477"/>
     <w:rsid w:val="00357D05"/>
     <w:rsid w:val="003604BC"/>
     <w:rsid w:val="003614A4"/>
     <w:rsid w:val="003627EC"/>
     <w:rsid w:val="003657AE"/>
     <w:rsid w:val="00365AB2"/>
     <w:rsid w:val="00366E31"/>
     <w:rsid w:val="003703A5"/>
     <w:rsid w:val="0037315B"/>
     <w:rsid w:val="0037390E"/>
     <w:rsid w:val="00376B67"/>
     <w:rsid w:val="00380A4A"/>
     <w:rsid w:val="00381C42"/>
     <w:rsid w:val="00383214"/>
     <w:rsid w:val="00383568"/>
     <w:rsid w:val="003856C0"/>
     <w:rsid w:val="00386F48"/>
     <w:rsid w:val="003877F5"/>
     <w:rsid w:val="00387855"/>
     <w:rsid w:val="00390DAD"/>
+    <w:rsid w:val="00390FB0"/>
     <w:rsid w:val="00391423"/>
     <w:rsid w:val="00391EF6"/>
     <w:rsid w:val="003920D7"/>
     <w:rsid w:val="00392740"/>
     <w:rsid w:val="00395920"/>
     <w:rsid w:val="003A0C97"/>
     <w:rsid w:val="003A274A"/>
     <w:rsid w:val="003A2ABE"/>
     <w:rsid w:val="003A3448"/>
     <w:rsid w:val="003B046B"/>
     <w:rsid w:val="003B04B8"/>
     <w:rsid w:val="003B1846"/>
     <w:rsid w:val="003B23B0"/>
     <w:rsid w:val="003B4D51"/>
     <w:rsid w:val="003C0D52"/>
     <w:rsid w:val="003C13AC"/>
     <w:rsid w:val="003C1E51"/>
     <w:rsid w:val="003C2BEE"/>
     <w:rsid w:val="003C44B9"/>
     <w:rsid w:val="003C4C3C"/>
     <w:rsid w:val="003C4F89"/>
     <w:rsid w:val="003D0D56"/>
     <w:rsid w:val="003D13AB"/>
     <w:rsid w:val="003D34B5"/>
     <w:rsid w:val="003D6A54"/>
@@ -42528,50 +42872,51 @@
     <w:rsid w:val="0051090F"/>
     <w:rsid w:val="00510A87"/>
     <w:rsid w:val="005119AD"/>
     <w:rsid w:val="0051241C"/>
     <w:rsid w:val="005132A9"/>
     <w:rsid w:val="00514429"/>
     <w:rsid w:val="00514562"/>
     <w:rsid w:val="0051550E"/>
     <w:rsid w:val="00515816"/>
     <w:rsid w:val="00516F1B"/>
     <w:rsid w:val="00517498"/>
     <w:rsid w:val="00521A45"/>
     <w:rsid w:val="00521D72"/>
     <w:rsid w:val="005222FF"/>
     <w:rsid w:val="0052367E"/>
     <w:rsid w:val="00525324"/>
     <w:rsid w:val="0052561D"/>
     <w:rsid w:val="0052692B"/>
     <w:rsid w:val="005272A6"/>
     <w:rsid w:val="00527E2E"/>
     <w:rsid w:val="00530206"/>
     <w:rsid w:val="005332B9"/>
     <w:rsid w:val="00535119"/>
     <w:rsid w:val="005356FB"/>
     <w:rsid w:val="00535D34"/>
+    <w:rsid w:val="0054273B"/>
     <w:rsid w:val="00544385"/>
     <w:rsid w:val="005479A0"/>
     <w:rsid w:val="00550972"/>
     <w:rsid w:val="00551368"/>
     <w:rsid w:val="00551A17"/>
     <w:rsid w:val="00553AA9"/>
     <w:rsid w:val="00553DE8"/>
     <w:rsid w:val="005564E7"/>
     <w:rsid w:val="005579CA"/>
     <w:rsid w:val="005619D5"/>
     <w:rsid w:val="00566BB8"/>
     <w:rsid w:val="005700C4"/>
     <w:rsid w:val="0057014C"/>
     <w:rsid w:val="00571DE5"/>
     <w:rsid w:val="00573EC4"/>
     <w:rsid w:val="00573FF3"/>
     <w:rsid w:val="0057521C"/>
     <w:rsid w:val="00575370"/>
     <w:rsid w:val="00577ADA"/>
     <w:rsid w:val="00581C40"/>
     <w:rsid w:val="005823B0"/>
     <w:rsid w:val="00583BE8"/>
     <w:rsid w:val="00584ACE"/>
     <w:rsid w:val="0059030B"/>
     <w:rsid w:val="005915E2"/>
@@ -42700,53 +43045,55 @@
     <w:rsid w:val="006D3236"/>
     <w:rsid w:val="006D4F49"/>
     <w:rsid w:val="006D74CE"/>
     <w:rsid w:val="006E2309"/>
     <w:rsid w:val="006E2BCF"/>
     <w:rsid w:val="006E423F"/>
     <w:rsid w:val="006E5096"/>
     <w:rsid w:val="006E5D7A"/>
     <w:rsid w:val="006E64A5"/>
     <w:rsid w:val="006E6DDB"/>
     <w:rsid w:val="006F0F52"/>
     <w:rsid w:val="006F1B96"/>
     <w:rsid w:val="006F1C77"/>
     <w:rsid w:val="006F26C4"/>
     <w:rsid w:val="006F4253"/>
     <w:rsid w:val="006F6233"/>
     <w:rsid w:val="006F66D0"/>
     <w:rsid w:val="006F749F"/>
     <w:rsid w:val="00706757"/>
     <w:rsid w:val="0071001A"/>
     <w:rsid w:val="007123B3"/>
     <w:rsid w:val="00713E37"/>
     <w:rsid w:val="00724032"/>
     <w:rsid w:val="00726432"/>
     <w:rsid w:val="0072668D"/>
+    <w:rsid w:val="0072713A"/>
     <w:rsid w:val="007313AA"/>
     <w:rsid w:val="00732AFB"/>
     <w:rsid w:val="00733F87"/>
+    <w:rsid w:val="0073477E"/>
     <w:rsid w:val="007352E2"/>
     <w:rsid w:val="00735306"/>
     <w:rsid w:val="00735553"/>
     <w:rsid w:val="00735792"/>
     <w:rsid w:val="00735A98"/>
     <w:rsid w:val="0073609A"/>
     <w:rsid w:val="00736887"/>
     <w:rsid w:val="00737216"/>
     <w:rsid w:val="00737F91"/>
     <w:rsid w:val="0074131F"/>
     <w:rsid w:val="00746E99"/>
     <w:rsid w:val="007472F1"/>
     <w:rsid w:val="0075085E"/>
     <w:rsid w:val="00750FC8"/>
     <w:rsid w:val="007559B9"/>
     <w:rsid w:val="00760B0B"/>
     <w:rsid w:val="00763DDB"/>
     <w:rsid w:val="00765FED"/>
     <w:rsid w:val="00766638"/>
     <w:rsid w:val="00766A20"/>
     <w:rsid w:val="007670D1"/>
     <w:rsid w:val="00770362"/>
     <w:rsid w:val="00771460"/>
     <w:rsid w:val="0077283A"/>
     <w:rsid w:val="00772C62"/>
@@ -42878,50 +43225,51 @@
     <w:rsid w:val="008A1EC1"/>
     <w:rsid w:val="008A2151"/>
     <w:rsid w:val="008A4B63"/>
     <w:rsid w:val="008A4EB3"/>
     <w:rsid w:val="008A52AC"/>
     <w:rsid w:val="008A557A"/>
     <w:rsid w:val="008A7FE3"/>
     <w:rsid w:val="008B0217"/>
     <w:rsid w:val="008B0C70"/>
     <w:rsid w:val="008B3038"/>
     <w:rsid w:val="008B3AF5"/>
     <w:rsid w:val="008B7368"/>
     <w:rsid w:val="008B7980"/>
     <w:rsid w:val="008B7E31"/>
     <w:rsid w:val="008C0403"/>
     <w:rsid w:val="008C2B8B"/>
     <w:rsid w:val="008C2E81"/>
     <w:rsid w:val="008C35F6"/>
     <w:rsid w:val="008C3F45"/>
     <w:rsid w:val="008C3F53"/>
     <w:rsid w:val="008C40D3"/>
     <w:rsid w:val="008C5378"/>
     <w:rsid w:val="008C67BB"/>
     <w:rsid w:val="008C6B06"/>
     <w:rsid w:val="008D0EC1"/>
+    <w:rsid w:val="008D2279"/>
     <w:rsid w:val="008D2544"/>
     <w:rsid w:val="008D26C7"/>
     <w:rsid w:val="008D293D"/>
     <w:rsid w:val="008D2D9E"/>
     <w:rsid w:val="008D307E"/>
     <w:rsid w:val="008D5693"/>
     <w:rsid w:val="008D66CE"/>
     <w:rsid w:val="008D718A"/>
     <w:rsid w:val="008E0067"/>
     <w:rsid w:val="008E7C78"/>
     <w:rsid w:val="008F02B9"/>
     <w:rsid w:val="008F1BEC"/>
     <w:rsid w:val="008F3213"/>
     <w:rsid w:val="008F6646"/>
     <w:rsid w:val="008F6AD3"/>
     <w:rsid w:val="008F6BC3"/>
     <w:rsid w:val="00900AFD"/>
     <w:rsid w:val="0090288A"/>
     <w:rsid w:val="009032AF"/>
     <w:rsid w:val="00903B43"/>
     <w:rsid w:val="009046C7"/>
     <w:rsid w:val="00904D34"/>
     <w:rsid w:val="00905703"/>
     <w:rsid w:val="00914945"/>
     <w:rsid w:val="00915FE4"/>
@@ -43230,92 +43578,94 @@
     <w:rsid w:val="00BC314D"/>
     <w:rsid w:val="00BC49D1"/>
     <w:rsid w:val="00BC4CD9"/>
     <w:rsid w:val="00BD0416"/>
     <w:rsid w:val="00BD17DA"/>
     <w:rsid w:val="00BD22EB"/>
     <w:rsid w:val="00BD2646"/>
     <w:rsid w:val="00BD28BF"/>
     <w:rsid w:val="00BD2CC6"/>
     <w:rsid w:val="00BD44BD"/>
     <w:rsid w:val="00BD5141"/>
     <w:rsid w:val="00BD6280"/>
     <w:rsid w:val="00BD71C0"/>
     <w:rsid w:val="00BD7F06"/>
     <w:rsid w:val="00BE0CE7"/>
     <w:rsid w:val="00BE1378"/>
     <w:rsid w:val="00BE16C8"/>
     <w:rsid w:val="00BE24DE"/>
     <w:rsid w:val="00BE2840"/>
     <w:rsid w:val="00BE6C56"/>
     <w:rsid w:val="00BE752A"/>
     <w:rsid w:val="00BF11DA"/>
     <w:rsid w:val="00BF6583"/>
     <w:rsid w:val="00BF72FF"/>
     <w:rsid w:val="00BF7B55"/>
+    <w:rsid w:val="00C01E59"/>
     <w:rsid w:val="00C02A6A"/>
     <w:rsid w:val="00C02F13"/>
     <w:rsid w:val="00C037FF"/>
     <w:rsid w:val="00C0505A"/>
     <w:rsid w:val="00C06465"/>
     <w:rsid w:val="00C10347"/>
     <w:rsid w:val="00C11BEF"/>
     <w:rsid w:val="00C137A2"/>
     <w:rsid w:val="00C170FD"/>
     <w:rsid w:val="00C23CFD"/>
     <w:rsid w:val="00C270C2"/>
     <w:rsid w:val="00C30151"/>
     <w:rsid w:val="00C32018"/>
     <w:rsid w:val="00C33E5D"/>
     <w:rsid w:val="00C3488F"/>
     <w:rsid w:val="00C34BDA"/>
     <w:rsid w:val="00C35FA6"/>
     <w:rsid w:val="00C3665B"/>
     <w:rsid w:val="00C37B9C"/>
     <w:rsid w:val="00C40CC6"/>
     <w:rsid w:val="00C41461"/>
     <w:rsid w:val="00C42565"/>
     <w:rsid w:val="00C45F1D"/>
     <w:rsid w:val="00C4695D"/>
     <w:rsid w:val="00C521A4"/>
     <w:rsid w:val="00C54B75"/>
     <w:rsid w:val="00C54D4F"/>
     <w:rsid w:val="00C5528A"/>
     <w:rsid w:val="00C56313"/>
     <w:rsid w:val="00C56441"/>
     <w:rsid w:val="00C5691C"/>
     <w:rsid w:val="00C56A44"/>
     <w:rsid w:val="00C6001D"/>
     <w:rsid w:val="00C62F99"/>
     <w:rsid w:val="00C63F9A"/>
     <w:rsid w:val="00C65FF8"/>
     <w:rsid w:val="00C66511"/>
     <w:rsid w:val="00C679CA"/>
     <w:rsid w:val="00C726BF"/>
     <w:rsid w:val="00C753C4"/>
     <w:rsid w:val="00C7546F"/>
     <w:rsid w:val="00C80773"/>
+    <w:rsid w:val="00C80ECD"/>
     <w:rsid w:val="00C8102C"/>
     <w:rsid w:val="00C81BA5"/>
     <w:rsid w:val="00C843C4"/>
     <w:rsid w:val="00C84F7F"/>
     <w:rsid w:val="00C85B43"/>
     <w:rsid w:val="00C8770C"/>
     <w:rsid w:val="00C87F9B"/>
     <w:rsid w:val="00C90009"/>
     <w:rsid w:val="00C90C90"/>
     <w:rsid w:val="00C93A40"/>
     <w:rsid w:val="00C9428B"/>
     <w:rsid w:val="00C956B2"/>
     <w:rsid w:val="00C96FBF"/>
     <w:rsid w:val="00CA0A99"/>
     <w:rsid w:val="00CA28F2"/>
     <w:rsid w:val="00CA2EB5"/>
     <w:rsid w:val="00CA359B"/>
     <w:rsid w:val="00CA4830"/>
     <w:rsid w:val="00CA4B59"/>
     <w:rsid w:val="00CA4CDC"/>
     <w:rsid w:val="00CA652F"/>
     <w:rsid w:val="00CA700F"/>
     <w:rsid w:val="00CA7B6D"/>
     <w:rsid w:val="00CB082E"/>
     <w:rsid w:val="00CB0BF0"/>
@@ -43324,84 +43674,87 @@
     <w:rsid w:val="00CB4AF5"/>
     <w:rsid w:val="00CB6061"/>
     <w:rsid w:val="00CB6833"/>
     <w:rsid w:val="00CC15ED"/>
     <w:rsid w:val="00CC31DD"/>
     <w:rsid w:val="00CC363B"/>
     <w:rsid w:val="00CC3799"/>
     <w:rsid w:val="00CC3F00"/>
     <w:rsid w:val="00CC4529"/>
     <w:rsid w:val="00CC4749"/>
     <w:rsid w:val="00CC4920"/>
     <w:rsid w:val="00CC51E0"/>
     <w:rsid w:val="00CC7AD5"/>
     <w:rsid w:val="00CD3211"/>
     <w:rsid w:val="00CD3CF1"/>
     <w:rsid w:val="00CD3D70"/>
     <w:rsid w:val="00CD4712"/>
     <w:rsid w:val="00CD4D94"/>
     <w:rsid w:val="00CD5BB3"/>
     <w:rsid w:val="00CD6E28"/>
     <w:rsid w:val="00CD7C9F"/>
     <w:rsid w:val="00CE2EA4"/>
     <w:rsid w:val="00CE3A6C"/>
     <w:rsid w:val="00CE3C3B"/>
     <w:rsid w:val="00CE4760"/>
+    <w:rsid w:val="00CE4DC0"/>
     <w:rsid w:val="00CE4EBE"/>
+    <w:rsid w:val="00CE4EEE"/>
     <w:rsid w:val="00CE514D"/>
     <w:rsid w:val="00CE7470"/>
     <w:rsid w:val="00CF15D7"/>
     <w:rsid w:val="00CF1749"/>
     <w:rsid w:val="00CF1CB2"/>
     <w:rsid w:val="00CF412F"/>
     <w:rsid w:val="00CF4D83"/>
     <w:rsid w:val="00CF5056"/>
     <w:rsid w:val="00CF57C1"/>
     <w:rsid w:val="00D00C32"/>
     <w:rsid w:val="00D0361D"/>
     <w:rsid w:val="00D05844"/>
     <w:rsid w:val="00D06720"/>
     <w:rsid w:val="00D0784F"/>
     <w:rsid w:val="00D07BC9"/>
     <w:rsid w:val="00D14BC0"/>
     <w:rsid w:val="00D14CC3"/>
     <w:rsid w:val="00D153F9"/>
     <w:rsid w:val="00D17585"/>
     <w:rsid w:val="00D212FD"/>
     <w:rsid w:val="00D22C74"/>
     <w:rsid w:val="00D23883"/>
     <w:rsid w:val="00D23E59"/>
     <w:rsid w:val="00D24F8A"/>
     <w:rsid w:val="00D25607"/>
     <w:rsid w:val="00D25D9D"/>
     <w:rsid w:val="00D26287"/>
     <w:rsid w:val="00D307CB"/>
     <w:rsid w:val="00D32D5C"/>
     <w:rsid w:val="00D32DAC"/>
     <w:rsid w:val="00D33C2D"/>
     <w:rsid w:val="00D34697"/>
     <w:rsid w:val="00D37C69"/>
+    <w:rsid w:val="00D427F7"/>
     <w:rsid w:val="00D47A90"/>
     <w:rsid w:val="00D47ED6"/>
     <w:rsid w:val="00D50467"/>
     <w:rsid w:val="00D52037"/>
     <w:rsid w:val="00D52EEF"/>
     <w:rsid w:val="00D53C98"/>
     <w:rsid w:val="00D54B09"/>
     <w:rsid w:val="00D55123"/>
     <w:rsid w:val="00D55E66"/>
     <w:rsid w:val="00D564F2"/>
     <w:rsid w:val="00D5726C"/>
     <w:rsid w:val="00D6143E"/>
     <w:rsid w:val="00D61A25"/>
     <w:rsid w:val="00D6274F"/>
     <w:rsid w:val="00D630A5"/>
     <w:rsid w:val="00D64841"/>
     <w:rsid w:val="00D65C75"/>
     <w:rsid w:val="00D6740C"/>
     <w:rsid w:val="00D708BF"/>
     <w:rsid w:val="00D708E4"/>
     <w:rsid w:val="00D7167B"/>
     <w:rsid w:val="00D71AB8"/>
     <w:rsid w:val="00D7394D"/>
     <w:rsid w:val="00D7469D"/>
     <w:rsid w:val="00D7485D"/>
@@ -43437,50 +43790,51 @@
     <w:rsid w:val="00DC2D71"/>
     <w:rsid w:val="00DC4F65"/>
     <w:rsid w:val="00DC7653"/>
     <w:rsid w:val="00DC7E9A"/>
     <w:rsid w:val="00DD1884"/>
     <w:rsid w:val="00DD1A6C"/>
     <w:rsid w:val="00DD3C71"/>
     <w:rsid w:val="00DD5329"/>
     <w:rsid w:val="00DD7E26"/>
     <w:rsid w:val="00DE0548"/>
     <w:rsid w:val="00DE0AF6"/>
     <w:rsid w:val="00DE1315"/>
     <w:rsid w:val="00DE2A66"/>
     <w:rsid w:val="00DE38EC"/>
     <w:rsid w:val="00DE5685"/>
     <w:rsid w:val="00DE62C2"/>
     <w:rsid w:val="00DE6A60"/>
     <w:rsid w:val="00DE73DB"/>
     <w:rsid w:val="00DF2C6A"/>
     <w:rsid w:val="00DF3DBD"/>
     <w:rsid w:val="00DF40E3"/>
     <w:rsid w:val="00DF6213"/>
     <w:rsid w:val="00DF6ECB"/>
     <w:rsid w:val="00DF7236"/>
     <w:rsid w:val="00E01274"/>
+    <w:rsid w:val="00E01494"/>
     <w:rsid w:val="00E01CC7"/>
     <w:rsid w:val="00E03079"/>
     <w:rsid w:val="00E033FC"/>
     <w:rsid w:val="00E05114"/>
     <w:rsid w:val="00E05E15"/>
     <w:rsid w:val="00E06980"/>
     <w:rsid w:val="00E1061B"/>
     <w:rsid w:val="00E12BA9"/>
     <w:rsid w:val="00E132E0"/>
     <w:rsid w:val="00E13785"/>
     <w:rsid w:val="00E13823"/>
     <w:rsid w:val="00E144A6"/>
     <w:rsid w:val="00E14D12"/>
     <w:rsid w:val="00E1583D"/>
     <w:rsid w:val="00E20AB1"/>
     <w:rsid w:val="00E21302"/>
     <w:rsid w:val="00E22435"/>
     <w:rsid w:val="00E22A17"/>
     <w:rsid w:val="00E24B68"/>
     <w:rsid w:val="00E261F1"/>
     <w:rsid w:val="00E26588"/>
     <w:rsid w:val="00E26DFD"/>
     <w:rsid w:val="00E26E3A"/>
     <w:rsid w:val="00E317C2"/>
     <w:rsid w:val="00E31989"/>
@@ -43532,50 +43886,51 @@
     <w:rsid w:val="00EA5356"/>
     <w:rsid w:val="00EA6004"/>
     <w:rsid w:val="00EA6150"/>
     <w:rsid w:val="00EA6489"/>
     <w:rsid w:val="00EA6C2C"/>
     <w:rsid w:val="00EA787C"/>
     <w:rsid w:val="00EB115C"/>
     <w:rsid w:val="00EB1907"/>
     <w:rsid w:val="00EB1E9D"/>
     <w:rsid w:val="00EB1EBB"/>
     <w:rsid w:val="00EB33E5"/>
     <w:rsid w:val="00EB6247"/>
     <w:rsid w:val="00EB65E8"/>
     <w:rsid w:val="00EB7665"/>
     <w:rsid w:val="00EC0984"/>
     <w:rsid w:val="00EC4180"/>
     <w:rsid w:val="00EC5134"/>
     <w:rsid w:val="00EC6683"/>
     <w:rsid w:val="00ED1AB7"/>
     <w:rsid w:val="00ED3C61"/>
     <w:rsid w:val="00ED5105"/>
     <w:rsid w:val="00ED5462"/>
     <w:rsid w:val="00ED5822"/>
     <w:rsid w:val="00ED63C4"/>
     <w:rsid w:val="00ED72F0"/>
+    <w:rsid w:val="00EE2CC2"/>
     <w:rsid w:val="00EE40BA"/>
     <w:rsid w:val="00EE662F"/>
     <w:rsid w:val="00EE6792"/>
     <w:rsid w:val="00EE6CD9"/>
     <w:rsid w:val="00EF07DF"/>
     <w:rsid w:val="00EF10AD"/>
     <w:rsid w:val="00EF3C23"/>
     <w:rsid w:val="00EF508A"/>
     <w:rsid w:val="00EF5A18"/>
     <w:rsid w:val="00F02445"/>
     <w:rsid w:val="00F04315"/>
     <w:rsid w:val="00F054A4"/>
     <w:rsid w:val="00F0591D"/>
     <w:rsid w:val="00F059F2"/>
     <w:rsid w:val="00F0626F"/>
     <w:rsid w:val="00F06BF9"/>
     <w:rsid w:val="00F11822"/>
     <w:rsid w:val="00F11F4D"/>
     <w:rsid w:val="00F13325"/>
     <w:rsid w:val="00F1751B"/>
     <w:rsid w:val="00F17A27"/>
     <w:rsid w:val="00F2045F"/>
     <w:rsid w:val="00F21987"/>
     <w:rsid w:val="00F23145"/>
     <w:rsid w:val="00F2377A"/>
@@ -46085,59 +46440,59 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2119987599">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.emf"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online.postservis.cz/commandApi/common.php" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online2.postservis.cz/hak/haktest.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online2.test.postservis.cz/hak/downloadSken.php" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online2.test.postservis.cz/sendfile/sendfile.php" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject9.bin"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online.test.postservis.cz/commandApi/common.php" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online2.test.postservis.cz/hak/haktest.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online2.postservis.cz/hak/haktest.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.emf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online2.test.postservis.cz/sendfile/test.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject8.bin"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online.postservis.cz/commandApi/dwtest.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.emf"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg"/><Relationship Id="rId64" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online.postservis.cz/?akc=kontakt&amp;dc=cb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online2.test.postservis.cz/hak/haktest.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.emf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject7.bin"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.emf"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online2.postservis.cz/hak/datovaZpravaDetail.php" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet1.xlsx"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online.test.postservis.cz/commandApi/dwtest.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.emf"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject11.bin"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online2.postservis.cz/sendfile/sendfile.php" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online2.test.postservis.cz/hak/datovaZpravaDetail.php" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online2.postservis.cz/hak/downloadSken.php" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online3.postservis.cz/hak/haktest.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.czechpoint.cz/uschovna/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject10.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.emf"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online.test.postservis.cz/commandApi/common.php" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online2.test.postservis.cz/hak/haktest.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.emf"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online2.postservis.cz/hak/haktest.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DD25A0.6EE1A6A0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online2.test.postservis.cz/sendfile/test.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject8.bin"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.emf"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online.postservis.cz/commandApi/dwtest.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online2.test.postservis.cz/hak/haktest.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/><Relationship Id="rId66" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet1.xlsx"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.emf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject7.bin"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online.test.postservis.cz/commandApi/dwtest.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online2.postservis.cz/hak/datovaZpravaDetail.php" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online.postservis.cz/?akc=kontakt&amp;dc=cb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject11.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.emf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online2.postservis.cz/sendfile/sendfile.php" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.emf"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online2.test.postservis.cz/hak/datovaZpravaDetail.php" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.czechpoint.cz/uschovna/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject10.bin"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online2.postservis.cz/hak/downloadSken.php" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.emf"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online2.postservis.cz/hak/haktest.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online2.test.postservis.cz/sendfile/sendfile.php" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online.postservis.cz/commandApi/common.php" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online2.test.postservis.cz/hak/downloadSken.php" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online.postservis.cz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject9.bin"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\55925\AppData\Local\Temp\Temp1_Universal%5b1%5d.zip\Universal.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv sady Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -46403,90 +46758,90 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{314E2217-C9A5-4DB6-9172-A2303CB4C059}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Universal.dot</Template>
   <TotalTime></TotalTime>
-  <Pages>31</Pages>
-[...1 lines deleted...]
-  <Characters>39117</Characters>
+  <Pages>33</Pages>
+  <Words>7169</Words>
+  <Characters>42300</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>325</Lines>
-  <Paragraphs>91</Paragraphs>
+  <Lines>352</Lines>
+  <Paragraphs>98</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr>Nadpis 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Česká pošta</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>45656</CharactersWithSpaces>
+  <CharactersWithSpaces>49371</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>55925</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Version">
     <vt:lpwstr>1.0</vt:lpwstr>