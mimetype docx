--- v0 (2026-03-26)
+++ v1 (2026-06-25)
@@ -447,65 +447,65 @@
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D4E0E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Datum aktualizace</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61B6EC13" w14:textId="3B36E3F0" w:rsidR="005D4E0E" w:rsidRPr="005D4E0E" w:rsidRDefault="0023481F" w:rsidP="00CC51E0">
+          <w:p w14:paraId="61B6EC13" w14:textId="02627AB5" w:rsidR="005D4E0E" w:rsidRPr="005D4E0E" w:rsidRDefault="00E06980" w:rsidP="00CC51E0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
-              <w:t>18</w:t>
+              <w:t>25</w:t>
             </w:r>
             <w:r w:rsidR="00EB1EBB">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="009E6413">
               <w:t>0</w:t>
             </w:r>
             <w:r>
-              <w:t>2</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00407226">
               <w:t>.20</w:t>
             </w:r>
             <w:r w:rsidR="00477AC1">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="009E6413">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D4E0E" w:rsidRPr="005D4E0E" w14:paraId="5B5FBF6E" w14:textId="77777777" w:rsidTr="005D4E0E">
         <w:trPr>
           <w:trHeight w:val="136"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CD0E473" w14:textId="77777777" w:rsidR="005D4E0E" w:rsidRPr="005D4E0E" w:rsidRDefault="005D4E0E" w:rsidP="005D4E0E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
@@ -5405,192 +5405,306 @@
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="621776FE" w14:textId="77777777" w:rsidR="00735792" w:rsidRPr="001D1975" w:rsidRDefault="00735792" w:rsidP="0017522A">
             <w:pPr>
               <w:pStyle w:val="Tabulkov"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.2, 4. – PDF verze 2.0 akceptována, rozhodující čas pro podání</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10347" w14:paraId="60F234B9" w14:textId="77777777" w:rsidTr="00C10347">
+      <w:tr w:rsidR="00E06980" w14:paraId="4CD95F98" w14:textId="77777777" w:rsidTr="003E749E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="674" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35B31CE1" w14:textId="677B6C6A" w:rsidR="00C10347" w:rsidRDefault="00C10347" w:rsidP="0017522A">
+          <w:p w14:paraId="4337E8EF" w14:textId="77777777" w:rsidR="00E06980" w:rsidRDefault="00E06980" w:rsidP="003E749E">
             <w:pPr>
               <w:pStyle w:val="Tabulkov"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3367B3B0" w14:textId="761302AA" w:rsidR="00C10347" w:rsidRDefault="00C10347" w:rsidP="0017522A">
+          <w:p w14:paraId="52EFEF37" w14:textId="77777777" w:rsidR="00E06980" w:rsidRDefault="00E06980" w:rsidP="003E749E">
             <w:pPr>
               <w:pStyle w:val="Tabulkov"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18.02.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C653983" w14:textId="77777777" w:rsidR="00C10347" w:rsidRDefault="00C10347" w:rsidP="0017522A">
+          <w:p w14:paraId="59B8FB61" w14:textId="77777777" w:rsidR="00E06980" w:rsidRDefault="00E06980" w:rsidP="003E749E">
             <w:pPr>
               <w:pStyle w:val="Tabulkov"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Socha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="425C1082" w14:textId="7FA9E464" w:rsidR="00C10347" w:rsidRPr="001D1975" w:rsidRDefault="00C10347" w:rsidP="0017522A">
+          <w:p w14:paraId="28908F62" w14:textId="77777777" w:rsidR="00E06980" w:rsidRPr="001D1975" w:rsidRDefault="00E06980" w:rsidP="003E749E">
             <w:pPr>
               <w:pStyle w:val="Tabulkov"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>5.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B83812">
+              <w:t>5.3 – Reklamace – opis dodejky</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E06980" w14:paraId="60F234B9" w14:textId="77777777" w:rsidTr="00C10347">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35B31CE1" w14:textId="03EA7CFA" w:rsidR="00E06980" w:rsidRDefault="00E06980" w:rsidP="00E06980">
+            <w:pPr>
+              <w:pStyle w:val="Tabulkov"/>
+              <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>3</w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – Reklamace – opis dodejky</w:t>
+              <w:t>3.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3367B3B0" w14:textId="12B1377D" w:rsidR="00E06980" w:rsidRDefault="00E06980" w:rsidP="00E06980">
+            <w:pPr>
+              <w:pStyle w:val="Tabulkov"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C653983" w14:textId="77777777" w:rsidR="00E06980" w:rsidRDefault="00E06980" w:rsidP="00E06980">
+            <w:pPr>
+              <w:pStyle w:val="Tabulkov"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Socha</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="425C1082" w14:textId="10F9BFB7" w:rsidR="00E06980" w:rsidRPr="001D1975" w:rsidRDefault="00E06980" w:rsidP="00E06980">
+            <w:pPr>
+              <w:pStyle w:val="Tabulkov"/>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6.1 – Speciální znaky</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7381247C" w14:textId="3C61AECB" w:rsidR="00617DE8" w:rsidRDefault="00617DE8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A7B846E" w14:textId="77777777" w:rsidR="00617DE8" w:rsidRPr="008C0403" w:rsidRDefault="00617DE8" w:rsidP="008C0403">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="033B95E9" w14:textId="7D8F22E9" w:rsidR="008C0403" w:rsidRDefault="00F456F3" w:rsidP="008C0403">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc222297687"/>
       <w:r>
         <w:t>Z</w:t>
@@ -13436,174 +13550,166 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C93A40">
         <w:t>Pokud dojde k reklamaci a</w:t>
       </w:r>
       <w:r w:rsidR="00735792">
         <w:t xml:space="preserve"> výsledkem reklamace</w:t>
       </w:r>
       <w:r w:rsidR="00C93A40">
         <w:t xml:space="preserve"> je</w:t>
       </w:r>
       <w:r w:rsidR="00735792">
         <w:t xml:space="preserve"> opis dodejky a zákazník si vyžádal archivaci, tak se dodejka vystavuje ke stažení jako běžná dodejka. Zákazník dostane ve zprávě o změně stavu stav pro zásilku 0100 - </w:t>
       </w:r>
       <w:r w:rsidR="00735792" w:rsidRPr="00AB22BE">
         <w:t>Dodejka připravena ke stažení</w:t>
       </w:r>
       <w:r w:rsidR="00735792">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00892C36">
         <w:t xml:space="preserve"> Pokud je typ archivace pro zásilku s konverzí, bude i opis dodejky konvertován.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538F6686" w14:textId="77777777" w:rsidR="002523D4" w:rsidRPr="00C45F1D" w:rsidRDefault="002523D4" w:rsidP="00735792">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="06B27CD8" w14:textId="77777777" w:rsidR="004A367C" w:rsidRDefault="004A367C" w:rsidP="004A367C">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc222297695"/>
       <w:r>
         <w:t>Číselníky a popisy souborů</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="34EE33CC" w14:textId="52D7B68E" w:rsidR="00B24B0D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
         <w:ind w:left="851" w:hanging="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc222297696"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="29405DA3">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_s2060" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:217.05pt;margin-top:25.95pt;width:58.15pt;height:37.65pt;z-index:251697664">
             <v:imagedata r:id="rId10" o:title=""/>
             <w10:wrap type="square"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_s2060" DrawAspect="Icon" ObjectID="_1832910520" r:id="rId11"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_s2060" DrawAspect="Icon" ObjectID="_1843890492" r:id="rId11"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="00135C9C">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00623D58" w:rsidRPr="00623D58">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="009569A0">
         <w:t>pis struktury podacího souboru</w:t>
       </w:r>
       <w:r w:rsidR="00B63A1C">
         <w:t xml:space="preserve"> XML</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="6B06FC1A" w14:textId="27D2EB2B" w:rsidR="00B34902" w:rsidRDefault="00B34902" w:rsidP="00B34902">
       <w:pPr>
         <w:ind w:left="284" w:firstLine="425"/>
       </w:pPr>
       <w:r>
         <w:t>Podrobný popis podacího souboru:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26BFF49F" w14:textId="77777777" w:rsidR="00CD4D94" w:rsidRDefault="00CD4D94" w:rsidP="00B34902">
       <w:pPr>
         <w:ind w:left="284" w:firstLine="425"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D8368EF" w14:textId="652B8D47" w:rsidR="00B34902" w:rsidRDefault="00B34902" w:rsidP="00CD4D94">
       <w:pPr>
         <w:ind w:left="284" w:firstLine="425"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25347E67" w14:textId="065CBDEA" w:rsidR="00CD4D94" w:rsidRDefault="00000000" w:rsidP="00CD4D94">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="1D336099">
           <v:shape id="_x0000_s2061" type="#_x0000_t75" style="position:absolute;margin-left:212.5pt;margin-top:6.5pt;width:67.05pt;height:43.15pt;z-index:251699712">
             <v:imagedata r:id="rId12" o:title=""/>
             <w10:wrap type="square"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_s2061" DrawAspect="Icon" ObjectID="_1832910521" r:id="rId13"/>
+          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_s2061" DrawAspect="Icon" ObjectID="_1843890493" r:id="rId13"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="48E20F52" w14:textId="7AB5A2D3" w:rsidR="00E64D7B" w:rsidRDefault="00B34902" w:rsidP="00CD4D94">
       <w:pPr>
         <w:ind w:firstLine="709"/>
       </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00E64D7B">
         <w:t>truktura podacího souboru:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63F7A8FF" w14:textId="74E4BE12" w:rsidR="00E64D7B" w:rsidRDefault="00E64D7B" w:rsidP="002717C7"/>
     <w:p w14:paraId="517548C6" w14:textId="6C62CA15" w:rsidR="00CD4D94" w:rsidRDefault="00000000" w:rsidP="002717C7">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="1C05DC1A">
           <v:shape id="_x0000_s2062" type="#_x0000_t75" style="position:absolute;margin-left:212.85pt;margin-top:9.9pt;width:61.05pt;height:39.45pt;z-index:251701760">
             <v:imagedata r:id="rId14" o:title=""/>
             <w10:wrap type="square"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_s2062" DrawAspect="Icon" ObjectID="_1832910522" r:id="rId15"/>
+          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_s2062" DrawAspect="Icon" ObjectID="_1843890494" r:id="rId15"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BBADA33" w14:textId="35C55E38" w:rsidR="00CD4D94" w:rsidRDefault="00CD4D94" w:rsidP="002717C7"/>
     <w:p w14:paraId="5A57ADD3" w14:textId="1B75A800" w:rsidR="00E34470" w:rsidRDefault="00B34902" w:rsidP="00CD4D94">
       <w:pPr>
         <w:ind w:firstLine="709"/>
       </w:pPr>
       <w:r>
         <w:t>Příklad</w:t>
       </w:r>
       <w:r w:rsidR="00E64D7B">
         <w:t xml:space="preserve"> podacího souboru:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A17759" w14:textId="2B928D73" w:rsidR="0079545C" w:rsidRDefault="0079545C" w:rsidP="002717C7"/>
     <w:p w14:paraId="603AC8AC" w14:textId="77777777" w:rsidR="00B34902" w:rsidRDefault="00B34902" w:rsidP="002717C7"/>
     <w:p w14:paraId="2E8011D0" w14:textId="77777777" w:rsidR="00037BB6" w:rsidRDefault="00CD4D94" w:rsidP="00037BB6">
       <w:bookmarkStart w:id="27" w:name="_Hlk85100716"/>
       <w:r>
         <w:t xml:space="preserve">Kódování podacího souboru </w:t>
       </w:r>
       <w:r w:rsidR="00B70B9D">
         <w:t>by mělo být</w:t>
       </w:r>
@@ -13617,91 +13723,100 @@
       <w:r w:rsidR="00B97E5C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B97E5C" w:rsidRPr="00B97E5C">
         <w:t>PDF dokumenty v</w:t>
       </w:r>
       <w:r w:rsidR="00B97E5C">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B97E5C" w:rsidRPr="00B97E5C">
         <w:t>jedn</w:t>
       </w:r>
       <w:r w:rsidR="00B97E5C">
         <w:t>om podacím xml souboru</w:t>
       </w:r>
       <w:r w:rsidR="00B97E5C" w:rsidRPr="00B97E5C">
         <w:t xml:space="preserve"> nesmí mít stejné názvy</w:t>
       </w:r>
       <w:r w:rsidR="00B97E5C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00037BB6" w:rsidRPr="00037BB6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A5F6F3" w14:textId="23068B11" w:rsidR="005823B0" w:rsidRDefault="00037BB6" w:rsidP="00B45F3C">
+    <w:p w14:paraId="75A5F6F3" w14:textId="75BBC2E4" w:rsidR="005823B0" w:rsidRDefault="00037BB6" w:rsidP="00B45F3C">
       <w:r>
         <w:t>Z hodnot v podacím souboru se z technologických důvodů odstraňuji některé speciální znaky (např. uvozovky ",', zpětné lomítko \</w:t>
       </w:r>
       <w:r w:rsidR="008B7368">
         <w:t>, středník</w:t>
       </w:r>
       <w:r w:rsidR="00014A04">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00014A04">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> apod.). Některé znaky, které nejsou naše tiskárny schopné vytisknout se nahrazují českými znaky. Např. Ŭ -&gt; U. Seznam těchto znaků</w:t>
+        <w:t xml:space="preserve"> apod.).</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06980">
+        <w:t xml:space="preserve"> Tiskárny bezpečně vytiskou všechny znaky v kódování windows-1250. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E06980" w:rsidRPr="00E06980">
+        <w:t>Azbuku, ani asijská písma nejsme schopni vytisknout.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Některé znaky, které nejsou naše tiskárny schopné vytisknout se nahrazují českými znaky. Např. Ŭ -&gt; U. Seznam těchto znaků</w:t>
       </w:r>
       <w:r w:rsidR="00A42AD0">
         <w:t xml:space="preserve"> a jejich náhrad</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> je v tomto souboru</w:t>
       </w:r>
       <w:r w:rsidR="00B45F3C">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EDFA66A" w14:textId="77777777" w:rsidR="00B45F3C" w:rsidRDefault="00B45F3C" w:rsidP="00B45F3C"/>
     <w:p w14:paraId="6740F9C2" w14:textId="420B1F09" w:rsidR="00037BB6" w:rsidRPr="00037BB6" w:rsidRDefault="00B45F3C" w:rsidP="00115E75">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:object w:dxaOrig="1531" w:dyaOrig="998" w14:anchorId="38483825">
-          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:76.2pt;height:50.05pt" o:ole="">
+          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:76.35pt;height:50.25pt" o:ole="">
             <v:imagedata r:id="rId16" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1028" DrawAspect="Icon" ObjectID="_1832910510" r:id="rId17">
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1028" DrawAspect="Icon" ObjectID="_1843890482" r:id="rId17">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DD7081F" w14:textId="78252566" w:rsidR="0051550E" w:rsidRDefault="0051550E" w:rsidP="00CB0BF0">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc222297697"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Parametry zasílaných PDF souborů</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="16107C90" w14:textId="5FBE7EE6" w:rsidR="00083DFF" w:rsidRPr="00610FF6" w:rsidRDefault="00083DFF" w:rsidP="00610FF6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
@@ -15094,51 +15209,51 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>https://www.czechpoint.cz/uschovna/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> je možno si ověřit, jestli PDF soubor je konvertovatelný.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="394289E7" w14:textId="38CC2031" w:rsidR="00B24B0D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc222297698"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="1B98BC5E">
           <v:shape id="_x0000_s2051" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:199.25pt;margin-top:23.5pt;width:75.25pt;height:48.7pt;z-index:251689472">
             <v:imagedata r:id="rId19" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_s2051" DrawAspect="Icon" ObjectID="_1832910523" r:id="rId20"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_s2051" DrawAspect="Icon" ObjectID="_1843890495" r:id="rId20"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="002F406E" w:rsidRPr="002F406E">
         <w:t>Číselník služeb pro podání zásilek</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidR="002F406E" w:rsidRPr="002F406E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="014F8A94" w14:textId="7A58B95D" w:rsidR="00286641" w:rsidRPr="00286641" w:rsidRDefault="00286641" w:rsidP="00286641">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>Podrobný soupis druhů zásilek</w:t>
       </w:r>
       <w:r w:rsidR="00E64D7B">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DDB5CA3" w14:textId="41968AFE" w:rsidR="008779B6" w:rsidRDefault="008779B6" w:rsidP="00CB0BF0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
@@ -23614,84 +23729,84 @@
       <w:r w:rsidRPr="001C77A3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Soubor se strukturou předávaného souboru:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="781F9685" w14:textId="639BD3DD" w:rsidR="00B226B9" w:rsidRDefault="00B226B9" w:rsidP="00F02445">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00320D5E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:object w:dxaOrig="1614" w:dyaOrig="1044" w14:anchorId="354D7A91">
-          <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:78.55pt;height:57.5pt" o:ole="">
+          <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:78.35pt;height:57.35pt" o:ole="">
             <v:imagedata r:id="rId21" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1030" DrawAspect="Icon" ObjectID="_1832910511" r:id="rId22"/>
+          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1030" DrawAspect="Icon" ObjectID="_1843890483" r:id="rId22"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="75ECA58A" w14:textId="41E8D46B" w:rsidR="001C77A3" w:rsidRPr="001C77A3" w:rsidRDefault="001C77A3" w:rsidP="00F02445">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C77A3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ukázky předávaného souboru:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F6B013D" w14:textId="0E3AF3FC" w:rsidR="001C77A3" w:rsidRDefault="0010741E" w:rsidP="00F02445">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00185708">
         <w:object w:dxaOrig="1287" w:dyaOrig="837" w14:anchorId="3364AB8A">
-          <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:65.45pt;height:42.55pt" o:ole="">
+          <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:65.25pt;height:42.75pt" o:ole="">
             <v:imagedata r:id="rId23" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1031" DrawAspect="Icon" ObjectID="_1832910512" r:id="rId24"/>
+          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1031" DrawAspect="Icon" ObjectID="_1843890484" r:id="rId24"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F8FA5C7" w14:textId="77777777" w:rsidR="00DD7E26" w:rsidRDefault="00DD7E26">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="534DF819" w14:textId="69216CF3" w:rsidR="002A7AF5" w:rsidRDefault="002A7AF5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Počet zásilek v jednom xml souboru je limitován</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. Pokud je p</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">řekročen maximální počet zásilek, bude pro daný den a zákazníka generováno více xml souborů se změnou stavu. </w:t>
       </w:r>
     </w:p>
@@ -24201,54 +24316,54 @@
         <w:t xml:space="preserve">list – zůstane nevyplněno </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EB00C98" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3"/>
     <w:p w14:paraId="52E0041A" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:spacing w:after="40"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="770A2DF6" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>XSD schéma POST požadavku:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C92325F" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:object w:dxaOrig="1708" w:dyaOrig="1105" w14:anchorId="6F109179">
-          <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:86.05pt;height:42.55pt" o:ole="">
+          <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:86.25pt;height:42.75pt" o:ole="">
             <v:imagedata r:id="rId25" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1032" DrawAspect="Icon" ObjectID="_1832910513" r:id="rId26"/>
+          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1032" DrawAspect="Icon" ObjectID="_1843890485" r:id="rId26"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FA35807" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:r>
         <w:t>Požadavek na odeslání XML souboru je realizován HTTPS požadavkem POST: content type  "multipart/form-data".</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6874E580" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:r>
         <w:t>Pro bezchybný přenos musí být správně poskládané tělo odesílaného požadavku. Každá položka se musí oddělit pomocí „</w:t>
       </w:r>
       <w:r w:rsidRPr="002265F8">
         <w:t>boundary</w:t>
       </w:r>
       <w:r>
         <w:t>“. Po vložení dat do těla je nezbytné za data také vložit „</w:t>
       </w:r>
       <w:r w:rsidRPr="00B172CC">
         <w:t>boundary</w:t>
       </w:r>
       <w:r>
         <w:t>“.</w:t>
       </w:r>
     </w:p>
@@ -24457,54 +24572,54 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00033E90">
         <w:t>Popis struktury podacího souboru XML</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09909888" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Struktura odpovědi v XSD:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B385FFE" w14:textId="72957D56" w:rsidR="006069D3" w:rsidRDefault="00C32018" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:object w:dxaOrig="1695" w:dyaOrig="810" w14:anchorId="69A9C6D7">
-          <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:86.5pt;height:42.55pt" o:ole="">
+          <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:86.65pt;height:42.75pt" o:ole="">
             <v:imagedata r:id="rId27" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1033" DrawAspect="Content" ObjectID="_1832910514" r:id="rId28"/>
+          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1033" DrawAspect="Content" ObjectID="_1843890486" r:id="rId28"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC74ACC" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Příklad správné odpovědi založení zásilky:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="548D3E70" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -28166,54 +28281,54 @@
       <w:r w:rsidRPr="00F8191F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>list = 0</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FD95A96" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>XSD schéma POST požadavku:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6074FDA3" w14:textId="1A0F86C6" w:rsidR="006069D3" w:rsidRDefault="0005253B" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r w:rsidRPr="00A949E8">
         <w:object w:dxaOrig="1644" w:dyaOrig="816" w14:anchorId="70EE006E">
-          <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:65.45pt;height:35.05pt" o:ole="">
+          <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:65.25pt;height:35.2pt" o:ole="">
             <v:imagedata r:id="rId32" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1034" DrawAspect="Content" ObjectID="_1832910515" r:id="rId33"/>
+          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1034" DrawAspect="Content" ObjectID="_1843890487" r:id="rId33"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="03334B8E" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1290"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61E64B4B" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1290"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Požadavek na stáhnutí XML souboru se stavem zásilky je realizován HTTPS požadavkem POST, „content-type“ musí být nastaven na „</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26632">
         <w:t>app</w:t>
       </w:r>
       <w:r>
         <w:t>lication/x-www-form-urlencoded “.</w:t>
       </w:r>
@@ -28646,54 +28761,54 @@
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F946CB5" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>XML</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C1B07E3" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Struktura odpovědi pro seznam souborů v XSD:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="440A68C8" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:object w:dxaOrig="1544" w:dyaOrig="1000" w14:anchorId="75938095">
-          <v:shape id="_x0000_i1035" type="#_x0000_t75" style="width:78.55pt;height:50.05pt" o:ole="">
+          <v:shape id="_x0000_i1035" type="#_x0000_t75" style="width:78.35pt;height:50.25pt" o:ole="">
             <v:imagedata r:id="rId34" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1035" DrawAspect="Icon" ObjectID="_1832910516" r:id="rId35"/>
+          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1035" DrawAspect="Icon" ObjectID="_1843890488" r:id="rId35"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E6287E9" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Příklad odpovědi seznamu vystavených souborů:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0504EBE3" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -30403,54 +30518,54 @@
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="083A6E7D" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44AD5467" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Struktura odpovědi, pokud není soubor ke stažení, nebo dojde k chybě požadavku.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="488BC697" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:object w:dxaOrig="1544" w:dyaOrig="1000" w14:anchorId="36B8C173">
-          <v:shape id="_x0000_i1036" type="#_x0000_t75" style="width:78.55pt;height:50.05pt" o:ole="">
+          <v:shape id="_x0000_i1036" type="#_x0000_t75" style="width:78.35pt;height:50.25pt" o:ole="">
             <v:imagedata r:id="rId36" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1036" DrawAspect="Icon" ObjectID="_1832910517" r:id="rId37"/>
+          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1036" DrawAspect="Icon" ObjectID="_1843890489" r:id="rId37"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="354E5A29" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Příklad odpovědi pokud by nastala chyba:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19E59F6E" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:highlight w:val="white"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -31190,54 +31305,54 @@
         <w:t>povinný</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="140F9032" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="341B93B3" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>XSD schéma POST požadavku:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20FE0316" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00A949E8">
         <w:object w:dxaOrig="1849" w:dyaOrig="900" w14:anchorId="68E23337">
-          <v:shape id="_x0000_i1037" type="#_x0000_t75" style="width:1in;height:36.95pt" o:ole="">
+          <v:shape id="_x0000_i1037" type="#_x0000_t75" style="width:1in;height:36.8pt" o:ole="">
             <v:imagedata r:id="rId38" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1037" DrawAspect="Content" ObjectID="_1832910518" r:id="rId39"/>
+          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1037" DrawAspect="Content" ObjectID="_1843890490" r:id="rId39"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC91A4A" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1290"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Požadavek na stáhnutí XML souboru se stavem zásilky je realizován HTTPS požadavkem POST, „content-type“ musí být nastaven na „</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26632">
         <w:t>app</w:t>
       </w:r>
       <w:r>
         <w:t>lication/x-www-form-urlencoded “.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D0264AB" w14:textId="77777777" w:rsidR="006069D3" w:rsidRDefault="006069D3" w:rsidP="006069D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1290"/>
         </w:tabs>
       </w:pPr>
@@ -34965,54 +35080,54 @@
         </w:rPr>
         <w:t>s detaily</w:t>
       </w:r>
       <w:r w:rsidRPr="009C5640">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> skenu:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DB86D53" w14:textId="20B9B8A9" w:rsidR="009C5640" w:rsidRDefault="009C5640" w:rsidP="00F17A27">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00277E70">
         <w:object w:dxaOrig="1740" w:dyaOrig="810" w14:anchorId="69A6A9D4">
-          <v:shape id="_x0000_i1038" type="#_x0000_t75" style="width:86.95pt;height:40.7pt" o:ole="">
+          <v:shape id="_x0000_i1038" type="#_x0000_t75" style="width:87.05pt;height:40.75pt" o:ole="">
             <v:imagedata r:id="rId48" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1038" DrawAspect="Content" ObjectID="_1832910519" r:id="rId49"/>
+          <o:OLEObject Type="Embed" ProgID="Package" ShapeID="_x0000_i1038" DrawAspect="Content" ObjectID="_1843890491" r:id="rId49"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CD370FD" w14:textId="2CF30E3A" w:rsidR="009430B6" w:rsidRDefault="009430B6" w:rsidP="00F17A27">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="009430B6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Příklad odpovědi s detaily skenu</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="004E1A56">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E84F38F" w14:textId="77777777" w:rsidR="009D5279" w:rsidRPr="009D5279" w:rsidRDefault="009D5279" w:rsidP="00F17A27">
       <w:pPr>
@@ -39815,61 +39930,61 @@
     <w:p w14:paraId="3B0CAFF5" w14:textId="77777777" w:rsidR="008C5378" w:rsidRDefault="008C5378" w:rsidP="008C5378">
       <w:pPr>
         <w:pStyle w:val="cpNormal"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008C5378" w:rsidSect="00254604">
       <w:headerReference w:type="default" r:id="rId60"/>
       <w:footerReference w:type="default" r:id="rId61"/>
       <w:headerReference w:type="first" r:id="rId62"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2155" w:right="851" w:bottom="1531" w:left="1134" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1050ADF1" w14:textId="77777777" w:rsidR="006C19E1" w:rsidRDefault="006C19E1" w:rsidP="00E26E3A">
+    <w:p w14:paraId="660F70F1" w14:textId="77777777" w:rsidR="00887359" w:rsidRDefault="00887359" w:rsidP="00E26E3A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EA3EBE9" w14:textId="77777777" w:rsidR="006C19E1" w:rsidRDefault="006C19E1" w:rsidP="00E26E3A">
+    <w:p w14:paraId="5CB40714" w14:textId="77777777" w:rsidR="00887359" w:rsidRDefault="00887359" w:rsidP="00E26E3A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -40016,61 +40131,61 @@
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>Zapsaný v Obchodním rejstříku u Městského soudu v Praze, spisová značka A7565</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00F82EBF">
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>www.ceskaposta.cz</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74AACDF9" w14:textId="77777777" w:rsidR="006C19E1" w:rsidRDefault="006C19E1" w:rsidP="00E26E3A">
+    <w:p w14:paraId="7A74E084" w14:textId="77777777" w:rsidR="00887359" w:rsidRDefault="00887359" w:rsidP="00E26E3A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="181AC8AA" w14:textId="77777777" w:rsidR="006C19E1" w:rsidRDefault="006C19E1" w:rsidP="00E26E3A">
+    <w:p w14:paraId="61316AE6" w14:textId="77777777" w:rsidR="00887359" w:rsidRDefault="00887359" w:rsidP="00E26E3A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="675E039A" w14:textId="3DC2749E" w:rsidR="008A52AC" w:rsidRPr="002864E3" w:rsidRDefault="008A52AC" w:rsidP="00251DCD">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="1707"/>
       </w:tabs>
       <w:spacing w:before="260"/>
       <w:ind w:left="1701"/>
       <w:rPr>
         <w:color w:val="002776"/>
       </w:rPr>
     </w:pPr>
@@ -41854,51 +41969,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Socha František Ing.">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::socha.frantisek@cpost.cz::ff272c1b-a3ef-4cad-895f-be2855b022c2"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="190"/>
   <w:displayBackgroundShape/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2063"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -42729,93 +42844,95 @@
     <w:rsid w:val="00854F04"/>
     <w:rsid w:val="0085523C"/>
     <w:rsid w:val="008556CA"/>
     <w:rsid w:val="00855D3E"/>
     <w:rsid w:val="0085606D"/>
     <w:rsid w:val="00856FC9"/>
     <w:rsid w:val="008659CC"/>
     <w:rsid w:val="008667FC"/>
     <w:rsid w:val="00867031"/>
     <w:rsid w:val="008675FD"/>
     <w:rsid w:val="008678EB"/>
     <w:rsid w:val="00867AAA"/>
     <w:rsid w:val="0087009C"/>
     <w:rsid w:val="00870B6F"/>
     <w:rsid w:val="00870C8C"/>
     <w:rsid w:val="00872B3A"/>
     <w:rsid w:val="00873DF6"/>
     <w:rsid w:val="00875514"/>
     <w:rsid w:val="00875DA7"/>
     <w:rsid w:val="008763F8"/>
     <w:rsid w:val="008779B6"/>
     <w:rsid w:val="00877C5C"/>
     <w:rsid w:val="008802DF"/>
     <w:rsid w:val="00882F70"/>
     <w:rsid w:val="00886E1D"/>
+    <w:rsid w:val="00887359"/>
     <w:rsid w:val="00891E04"/>
     <w:rsid w:val="00892130"/>
     <w:rsid w:val="00892185"/>
     <w:rsid w:val="00892C36"/>
     <w:rsid w:val="00893F2A"/>
     <w:rsid w:val="0089672D"/>
     <w:rsid w:val="008976CC"/>
     <w:rsid w:val="008A0DA6"/>
     <w:rsid w:val="008A1EC1"/>
     <w:rsid w:val="008A2151"/>
     <w:rsid w:val="008A4B63"/>
     <w:rsid w:val="008A4EB3"/>
     <w:rsid w:val="008A52AC"/>
     <w:rsid w:val="008A557A"/>
     <w:rsid w:val="008A7FE3"/>
     <w:rsid w:val="008B0217"/>
     <w:rsid w:val="008B0C70"/>
     <w:rsid w:val="008B3038"/>
     <w:rsid w:val="008B3AF5"/>
     <w:rsid w:val="008B7368"/>
     <w:rsid w:val="008B7980"/>
     <w:rsid w:val="008B7E31"/>
     <w:rsid w:val="008C0403"/>
     <w:rsid w:val="008C2B8B"/>
     <w:rsid w:val="008C2E81"/>
     <w:rsid w:val="008C35F6"/>
     <w:rsid w:val="008C3F45"/>
     <w:rsid w:val="008C3F53"/>
     <w:rsid w:val="008C40D3"/>
     <w:rsid w:val="008C5378"/>
     <w:rsid w:val="008C67BB"/>
     <w:rsid w:val="008C6B06"/>
     <w:rsid w:val="008D0EC1"/>
     <w:rsid w:val="008D2544"/>
     <w:rsid w:val="008D26C7"/>
     <w:rsid w:val="008D293D"/>
     <w:rsid w:val="008D2D9E"/>
     <w:rsid w:val="008D307E"/>
     <w:rsid w:val="008D5693"/>
     <w:rsid w:val="008D66CE"/>
     <w:rsid w:val="008D718A"/>
     <w:rsid w:val="008E0067"/>
     <w:rsid w:val="008E7C78"/>
+    <w:rsid w:val="008F02B9"/>
     <w:rsid w:val="008F1BEC"/>
     <w:rsid w:val="008F3213"/>
     <w:rsid w:val="008F6646"/>
     <w:rsid w:val="008F6AD3"/>
     <w:rsid w:val="008F6BC3"/>
     <w:rsid w:val="00900AFD"/>
     <w:rsid w:val="0090288A"/>
     <w:rsid w:val="009032AF"/>
     <w:rsid w:val="00903B43"/>
     <w:rsid w:val="009046C7"/>
     <w:rsid w:val="00904D34"/>
     <w:rsid w:val="00905703"/>
     <w:rsid w:val="00914945"/>
     <w:rsid w:val="00915FE4"/>
     <w:rsid w:val="009176E0"/>
     <w:rsid w:val="009209FF"/>
     <w:rsid w:val="00922959"/>
     <w:rsid w:val="0092519F"/>
     <w:rsid w:val="009254EA"/>
     <w:rsid w:val="00927F15"/>
     <w:rsid w:val="0093064D"/>
     <w:rsid w:val="00931E49"/>
     <w:rsid w:val="0093240D"/>
     <w:rsid w:val="00935232"/>
     <w:rsid w:val="00937CA0"/>
@@ -43325,50 +43442,51 @@
     <w:rsid w:val="00DD1A6C"/>
     <w:rsid w:val="00DD3C71"/>
     <w:rsid w:val="00DD5329"/>
     <w:rsid w:val="00DD7E26"/>
     <w:rsid w:val="00DE0548"/>
     <w:rsid w:val="00DE0AF6"/>
     <w:rsid w:val="00DE1315"/>
     <w:rsid w:val="00DE2A66"/>
     <w:rsid w:val="00DE38EC"/>
     <w:rsid w:val="00DE5685"/>
     <w:rsid w:val="00DE62C2"/>
     <w:rsid w:val="00DE6A60"/>
     <w:rsid w:val="00DE73DB"/>
     <w:rsid w:val="00DF2C6A"/>
     <w:rsid w:val="00DF3DBD"/>
     <w:rsid w:val="00DF40E3"/>
     <w:rsid w:val="00DF6213"/>
     <w:rsid w:val="00DF6ECB"/>
     <w:rsid w:val="00DF7236"/>
     <w:rsid w:val="00E01274"/>
     <w:rsid w:val="00E01CC7"/>
     <w:rsid w:val="00E03079"/>
     <w:rsid w:val="00E033FC"/>
     <w:rsid w:val="00E05114"/>
     <w:rsid w:val="00E05E15"/>
+    <w:rsid w:val="00E06980"/>
     <w:rsid w:val="00E1061B"/>
     <w:rsid w:val="00E12BA9"/>
     <w:rsid w:val="00E132E0"/>
     <w:rsid w:val="00E13785"/>
     <w:rsid w:val="00E13823"/>
     <w:rsid w:val="00E144A6"/>
     <w:rsid w:val="00E14D12"/>
     <w:rsid w:val="00E1583D"/>
     <w:rsid w:val="00E20AB1"/>
     <w:rsid w:val="00E21302"/>
     <w:rsid w:val="00E22435"/>
     <w:rsid w:val="00E22A17"/>
     <w:rsid w:val="00E24B68"/>
     <w:rsid w:val="00E261F1"/>
     <w:rsid w:val="00E26588"/>
     <w:rsid w:val="00E26DFD"/>
     <w:rsid w:val="00E26E3A"/>
     <w:rsid w:val="00E317C2"/>
     <w:rsid w:val="00E31989"/>
     <w:rsid w:val="00E32492"/>
     <w:rsid w:val="00E33251"/>
     <w:rsid w:val="00E34470"/>
     <w:rsid w:val="00E35270"/>
     <w:rsid w:val="00E36A47"/>
     <w:rsid w:val="00E415C6"/>
@@ -44111,51 +44229,50 @@
     <w:qFormat/>
     <w:rsid w:val="00F82EBF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2098"/>
       </w:tabs>
       <w:spacing w:before="260" w:after="120" w:line="260" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="002776"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textbubliny">
     <w:name w:val="Balloon Text"/>
@@ -46287,89 +46404,89 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{314E2217-C9A5-4DB6-9172-A2303CB4C059}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Universal.dot</Template>
   <TotalTime></TotalTime>
   <Pages>31</Pages>
-  <Words>6606</Words>
-  <Characters>38978</Characters>
+  <Words>6630</Words>
+  <Characters>39117</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>324</Lines>
-  <Paragraphs>90</Paragraphs>
+  <Lines>325</Lines>
+  <Paragraphs>91</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr>Nadpis 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Česká pošta</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>45494</CharactersWithSpaces>
+  <CharactersWithSpaces>45656</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>55925</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Version">
     <vt:lpwstr>1.0</vt:lpwstr>